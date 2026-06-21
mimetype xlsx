--- v0 (2026-01-28)
+++ v1 (2026-06-21)
@@ -1,192 +1,337 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Environmental &amp; Health Services\Shared Area\Environmental Protection\Public Health Funerals\Policy 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lichfielddc-my.sharepoint.com/personal/zoe_roberts_lichfielddc_gov_uk/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC8DE7CA-46E7-4435-89D7-AE8CC80E9043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8436CCD-BFAE-4D93-ABFF-1F7F351F0E28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBB46B69-44AC-4072-9C28-2833EFE7652C}"/>
   </bookViews>
   <sheets>
     <sheet name="public-health-funerals" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C10" i="1" l="1"/>
+  <c r="C11" i="1"/>
+  <c r="C12" i="1"/>
+  <c r="C13" i="1"/>
+  <c r="C15" i="1"/>
+  <c r="C16" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="C21" i="1"/>
+  <c r="C22" i="1"/>
+  <c r="C24" i="1"/>
+  <c r="C25" i="1"/>
+  <c r="C26" i="1"/>
+  <c r="C27" i="1"/>
+  <c r="C29" i="1"/>
+  <c r="C30" i="1"/>
+  <c r="C31" i="1"/>
+  <c r="C32" i="1"/>
+  <c r="C33" i="1"/>
+  <c r="C34" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="C37" i="1"/>
+  <c r="C38" i="1"/>
+  <c r="C9" i="1"/>
+  <c r="C3" i="1"/>
+  <c r="C4" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="C6" i="1"/>
+  <c r="C7" i="1"/>
+  <c r="C2" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="73">
   <si>
     <t>Surname</t>
   </si>
   <si>
+    <t>Forename(s)</t>
+  </si>
+  <si>
     <t>BEETLESTONE</t>
   </si>
   <si>
+    <t>Alan Norman</t>
+  </si>
+  <si>
     <t>COLINS</t>
   </si>
   <si>
+    <t>Rodger Edward</t>
+  </si>
+  <si>
     <t>EILLEDGE</t>
   </si>
   <si>
+    <t>Charles</t>
+  </si>
+  <si>
     <t>ELSAM</t>
   </si>
   <si>
+    <t>Neil</t>
+  </si>
+  <si>
     <t>FLETCHER</t>
   </si>
   <si>
+    <t>Peter Brian</t>
+  </si>
+  <si>
     <t>FRADSHAM</t>
   </si>
   <si>
+    <t>Margery</t>
+  </si>
+  <si>
     <t>HICKMAN</t>
   </si>
   <si>
+    <t>Edward</t>
+  </si>
+  <si>
     <t>JACOBS</t>
   </si>
   <si>
+    <t>Lynda Rosemary</t>
+  </si>
+  <si>
     <t>MOORE</t>
   </si>
   <si>
     <t>ROE</t>
   </si>
   <si>
     <t>STACEY</t>
   </si>
   <si>
+    <t>Michael Arthur</t>
+  </si>
+  <si>
     <t>THOMAS</t>
   </si>
   <si>
+    <t>Barry</t>
+  </si>
+  <si>
     <t>YATES</t>
   </si>
   <si>
+    <t>Christopher</t>
+  </si>
+  <si>
     <t>REARDEN</t>
   </si>
   <si>
+    <t>Bernard John</t>
+  </si>
+  <si>
     <t xml:space="preserve">SPRAGG </t>
   </si>
   <si>
+    <t>Richard</t>
+  </si>
+  <si>
     <t>Age</t>
   </si>
   <si>
     <t>ROTHERY</t>
   </si>
   <si>
+    <t>Sylvia Anne</t>
+  </si>
+  <si>
     <t>GRIEVES</t>
   </si>
   <si>
+    <t>Sharmian</t>
+  </si>
+  <si>
     <t>SMITH</t>
   </si>
   <si>
+    <t>William</t>
+  </si>
+  <si>
     <t>JONES</t>
   </si>
   <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Kenneth</t>
+  </si>
+  <si>
     <t>BURROUGHS</t>
   </si>
   <si>
+    <t>William Stepehn</t>
+  </si>
+  <si>
     <t>BARTRAM</t>
   </si>
   <si>
+    <t>Ian</t>
+  </si>
+  <si>
     <t>JAMES</t>
   </si>
   <si>
+    <t>Hugh</t>
+  </si>
+  <si>
     <t>RALPH</t>
   </si>
   <si>
+    <t>Timothy</t>
+  </si>
+  <si>
     <t>STOKES</t>
   </si>
   <si>
+    <t>BRIAN</t>
+  </si>
+  <si>
+    <t>James Derrick</t>
+  </si>
+  <si>
     <t>SECKER</t>
   </si>
   <si>
+    <t>Patricia</t>
+  </si>
+  <si>
     <t>CRADDOCK</t>
   </si>
   <si>
+    <t xml:space="preserve">Michael  </t>
+  </si>
+  <si>
     <t>TINDLEY</t>
   </si>
   <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
     <t>HALFPENNY</t>
   </si>
   <si>
+    <t>Paul</t>
+  </si>
+  <si>
     <t>GELEERD</t>
   </si>
   <si>
+    <t>Mirjam</t>
+  </si>
+  <si>
     <t>Referred to government legal department</t>
   </si>
   <si>
     <t xml:space="preserve">Type of funeral </t>
   </si>
   <si>
     <t xml:space="preserve">Cremation </t>
   </si>
   <si>
     <t>Burial</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Date of death</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Initial </t>
+  </si>
+  <si>
+    <t>WRIGHT</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>SURTEES</t>
+  </si>
+  <si>
+    <t>H</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -771,51 +916,51 @@
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF004254"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1091,614 +1236,1237 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61100170-38B4-4FE0-8BAA-C3CD5E28BC03}">
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="15" style="9" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="9"/>
+    <col min="2" max="2" width="18" style="9" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="15" style="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" style="9" customWidth="1"/>
+    <col min="7" max="7" width="17.28515625" style="9" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="63" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="3" t="str">
+        <f>LEFT(B2,1)</f>
+        <v>N</v>
+      </c>
+      <c r="D2" s="4">
+        <v>42414</v>
+      </c>
+      <c r="E2" s="5">
+        <v>50</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="3" t="str">
+        <f t="shared" ref="C3:C7" si="0">LEFT(B3,1)</f>
+        <v>R</v>
+      </c>
+      <c r="D3" s="4">
+        <v>42508</v>
+      </c>
+      <c r="E3" s="5">
+        <v>74</v>
+      </c>
+      <c r="F3" s="5"/>
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v>B</v>
+      </c>
+      <c r="D4" s="4">
+        <v>42534</v>
+      </c>
+      <c r="E4" s="5">
+        <v>77</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v>P</v>
+      </c>
+      <c r="D5" s="4">
+        <v>42664</v>
+      </c>
+      <c r="E5" s="5">
+        <v>64</v>
+      </c>
+      <c r="F5" s="5"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v>C</v>
+      </c>
+      <c r="D6" s="4">
+        <v>42722</v>
+      </c>
+      <c r="E6" s="5">
+        <v>83</v>
+      </c>
+      <c r="F6" s="5"/>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v>E</v>
+      </c>
+      <c r="D7" s="4">
+        <v>42732</v>
+      </c>
+      <c r="E7" s="5">
+        <v>83</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="3"/>
+    </row>
+    <row r="8" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="12"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="3" t="str">
+        <f>LEFT(B9,1)</f>
+        <v>A</v>
+      </c>
+      <c r="D9" s="4">
+        <v>42752</v>
+      </c>
+      <c r="E9" s="5">
+        <v>65</v>
+      </c>
+      <c r="F9" s="5"/>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="3" t="str">
+        <f t="shared" ref="C10:C38" si="1">LEFT(B10,1)</f>
+        <v>C</v>
+      </c>
+      <c r="D10" s="4">
+        <v>42783</v>
+      </c>
+      <c r="E10" s="5">
+        <v>72</v>
+      </c>
+      <c r="F10" s="5"/>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>M</v>
+      </c>
+      <c r="D11" s="4">
+        <v>42788</v>
+      </c>
+      <c r="E11" s="5">
+        <v>74</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>M</v>
+      </c>
+      <c r="D12" s="4">
+        <v>42803</v>
+      </c>
+      <c r="E12" s="5">
+        <v>72</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="3"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>P</v>
+      </c>
+      <c r="D13" s="4">
+        <v>42926</v>
+      </c>
+      <c r="E13" s="5">
+        <v>82</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="1:7" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>L</v>
+      </c>
+      <c r="D15" s="8">
+        <v>43625</v>
+      </c>
+      <c r="E15" s="6">
+        <v>71</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>J</v>
+      </c>
+      <c r="D16" s="4">
+        <v>43662</v>
+      </c>
+      <c r="E16" s="5">
+        <v>84</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="12"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>B</v>
+      </c>
+      <c r="D18" s="4">
+        <v>44095</v>
+      </c>
+      <c r="E18" s="5">
+        <v>56</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>S</v>
+      </c>
+      <c r="D19" s="4">
+        <v>43901</v>
+      </c>
+      <c r="E19" s="6">
+        <v>64</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>S</v>
+      </c>
+      <c r="D21" s="11">
+        <v>44408</v>
+      </c>
+      <c r="E21" s="5">
+        <v>64</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>W</v>
+      </c>
+      <c r="D22" s="11">
+        <v>44491</v>
+      </c>
+      <c r="E22" s="6">
+        <v>91</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="12"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...29 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B24" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>D</v>
+      </c>
+      <c r="D24" s="11">
+        <v>45000</v>
+      </c>
+      <c r="E24" s="5">
+        <v>71</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>K</v>
+      </c>
+      <c r="D25" s="11">
+        <v>45020</v>
+      </c>
+      <c r="E25" s="5">
+        <v>79</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>W</v>
+      </c>
+      <c r="D26" s="11">
+        <v>45026</v>
+      </c>
+      <c r="E26" s="5">
+        <v>67</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>I</v>
+      </c>
+      <c r="D27" s="11">
+        <v>45119</v>
+      </c>
+      <c r="E27" s="10">
+        <v>72</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="12"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>H</v>
+      </c>
+      <c r="D29" s="11">
+        <v>45371</v>
+      </c>
+      <c r="E29" s="5">
+        <v>84</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>T</v>
+      </c>
+      <c r="D30" s="11">
+        <v>45390</v>
+      </c>
+      <c r="E30" s="5">
+        <v>60</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>B</v>
+      </c>
+      <c r="D31" s="11">
+        <v>45381</v>
+      </c>
+      <c r="E31" s="5">
+        <v>84</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>P</v>
+      </c>
+      <c r="D32" s="11">
+        <v>45023</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>M</v>
+      </c>
+      <c r="D33" s="11">
+        <v>45584</v>
+      </c>
+      <c r="E33" s="5">
+        <v>69</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>K</v>
+      </c>
+      <c r="D34" s="11">
+        <v>45578</v>
+      </c>
+      <c r="E34" s="5">
+        <v>82</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>P</v>
+      </c>
+      <c r="D35" s="11">
+        <v>45678</v>
+      </c>
+      <c r="E35" s="5">
+        <v>62</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="12"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="12"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>M</v>
+      </c>
+      <c r="D37" s="11">
+        <v>45677</v>
+      </c>
+      <c r="E37" s="5">
+        <v>64</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="3" t="str">
+        <f t="shared" si="1"/>
+        <v>R</v>
+      </c>
+      <c r="D38" s="11">
+        <v>45863</v>
+      </c>
+      <c r="E38" s="5">
+        <v>53</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="11">
+        <v>46091</v>
+      </c>
+      <c r="E39" s="10">
+        <v>52</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="11">
+        <v>46100</v>
+      </c>
+      <c r="E40" s="10">
         <v>74</v>
       </c>
-      <c r="D3" s="5"/>
-[...486 lines deleted...]
-        <v>36</v>
+      <c r="F40" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E18">
-    <sortCondition ref="B2:B18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G18">
+    <sortCondition ref="D2:D18"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010034AC5725477C834680AB7139057A9504" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e450ea5567de512290008b03f92c12b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7bb87188-daaf-4301-80d4-1aff8b4281d8" xmlns:ns3="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cf26c06b997f9641f41a36d6bc297eb" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
+    <xsd:import namespace="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7bb87188-daaf-4301-80d4-1aff8b4281d8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0101335c-0613-44de-9709-44ac549ef338" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b3d78fae-9103-4022-83be-5f944c8a1eda}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="24" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7bb87188-daaf-4301-80d4-1aff8b4281d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ACE0417-C57B-41F3-8089-F8FB0EDD8E08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{487B701C-BDC5-42BA-8CA5-C3C45DD91172}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
+    <ds:schemaRef ds:uri="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9689962-1C64-4AF9-919C-A894BB5B8D69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>public-health-funerals</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Zoe Roberts</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010034AC5725477C834680AB7139057A9504</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>2168400</vt:r8>
+  </property>
+</Properties>
+</file>