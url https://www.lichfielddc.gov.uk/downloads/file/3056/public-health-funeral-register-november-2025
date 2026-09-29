--- v1 (2026-06-21)
+++ v2 (2026-09-29)
@@ -2,118 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lichfielddc-my.sharepoint.com/personal/zoe_roberts_lichfielddc_gov_uk/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8436CCD-BFAE-4D93-ABFF-1F7F351F0E28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C999C3D-A4F7-429F-B28A-DC548ECEDBE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBB46B69-44AC-4072-9C28-2833EFE7652C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBB46B69-44AC-4072-9C28-2833EFE7652C}"/>
   </bookViews>
   <sheets>
     <sheet name="public-health-funerals" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C10" i="1" l="1"/>
   <c r="C11" i="1"/>
   <c r="C12" i="1"/>
   <c r="C13" i="1"/>
   <c r="C15" i="1"/>
   <c r="C16" i="1"/>
   <c r="C18" i="1"/>
   <c r="C19" i="1"/>
   <c r="C21" i="1"/>
   <c r="C22" i="1"/>
   <c r="C24" i="1"/>
   <c r="C25" i="1"/>
   <c r="C26" i="1"/>
   <c r="C27" i="1"/>
   <c r="C29" i="1"/>
   <c r="C30" i="1"/>
   <c r="C31" i="1"/>
   <c r="C32" i="1"/>
   <c r="C33" i="1"/>
   <c r="C34" i="1"/>
   <c r="C35" i="1"/>
-  <c r="C37" i="1"/>
+  <c r="C36" i="1"/>
   <c r="C38" i="1"/>
   <c r="C9" i="1"/>
   <c r="C3" i="1"/>
   <c r="C4" i="1"/>
   <c r="C5" i="1"/>
   <c r="C6" i="1"/>
   <c r="C7" i="1"/>
   <c r="C2" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="80">
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename(s)</t>
   </si>
   <si>
     <t>BEETLESTONE</t>
   </si>
   <si>
     <t>Alan Norman</t>
   </si>
   <si>
     <t>COLINS</t>
   </si>
   <si>
     <t>Rodger Edward</t>
   </si>
   <si>
     <t>EILLEDGE</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
@@ -288,50 +288,71 @@
     <t>Burial</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Date of death</t>
   </si>
   <si>
     <t xml:space="preserve">Initial </t>
   </si>
   <si>
     <t>WRIGHT</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>SURTEES</t>
   </si>
   <si>
     <t>H</t>
+  </si>
+  <si>
+    <t>HOWSON</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>MONAGHAN</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>Cremation</t>
+  </si>
+  <si>
+    <t>MCINNIS</t>
+  </si>
+  <si>
+    <t>D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1236,57 +1257,57 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61100170-38B4-4FE0-8BAA-C3CD5E28BC03}">
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J1" sqref="J1"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="9" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="9" customWidth="1"/>
     <col min="4" max="4" width="15" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" style="9" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="63" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -1957,82 +1978,82 @@
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="3" t="str">
         <f t="shared" si="1"/>
         <v>P</v>
       </c>
       <c r="D35" s="11">
         <v>45678</v>
       </c>
       <c r="E35" s="5">
         <v>62</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A37" s="3" t="s">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="B36" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="3" t="str">
-        <f t="shared" si="1"/>
+      <c r="C36" s="3" t="str">
+        <f>LEFT(B36,1)</f>
         <v>M</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D36" s="11">
         <v>45677</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E36" s="5">
         <v>64</v>
       </c>
-      <c r="F37" s="5" t="s">
+      <c r="F36" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="G37" s="10" t="s">
+      <c r="G36" s="10" t="s">
         <v>66</v>
       </c>
+    </row>
+    <row r="37" spans="1:7" ht="7.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="12"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="12"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="3" t="str">
         <f t="shared" si="1"/>
         <v>R</v>
       </c>
       <c r="D38" s="11">
         <v>45863</v>
       </c>
       <c r="E38" s="5">
         <v>53</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2053,83 +2074,168 @@
       <c r="F39" s="10" t="s">
         <v>63</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="11">
         <v>46100</v>
       </c>
       <c r="E40" s="10">
         <v>74</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>63</v>
       </c>
       <c r="G40" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12"/>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="12"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="11">
+        <v>46201</v>
+      </c>
+      <c r="E42" s="10">
+        <v>75</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="10"/>
+      <c r="C43" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" s="11">
+        <v>46214</v>
+      </c>
+      <c r="E43" s="10">
+        <v>58</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44" s="11">
+        <v>46272</v>
+      </c>
+      <c r="E44" s="10">
+        <v>72</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G44" s="10" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G18">
     <sortCondition ref="D2:D18"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7bb87188-daaf-4301-80d4-1aff8b4281d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010034AC5725477C834680AB7139057A9504" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e450ea5567de512290008b03f92c12b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7bb87188-daaf-4301-80d4-1aff8b4281d8" xmlns:ns3="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cf26c06b997f9641f41a36d6bc297eb" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
     <xsd:import namespace="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2343,105 +2449,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9689962-1C64-4AF9-919C-A894BB5B8D69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ACE0417-C57B-41F3-8089-F8FB0EDD8E08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{487B701C-BDC5-42BA-8CA5-C3C45DD91172}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7bb87188-daaf-4301-80d4-1aff8b4281d8"/>
     <ds:schemaRef ds:uri="6358dafc-4ab9-43bb-aecb-faa1dbf22fd7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>public-health-funerals</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>