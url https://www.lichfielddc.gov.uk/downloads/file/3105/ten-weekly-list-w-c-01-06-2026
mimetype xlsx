--- v0 (2026-06-11)
+++ v1 (2026-07-04)
@@ -1,405 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{876BBF9F-74EF-4CB8-AB62-D32D0E07709B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFE99D06-5D59-4351-8970-93735B6BCC7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="175">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
+    <t>Trickley Coppice Farm Family Funeral</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trickley Coppice Farm
+Coppice Lane
+Middleton
+Tamworth
+Warwickshire
+B78 2BU
+</t>
+  </si>
+  <si>
+    <t>26/00482/LATENL</t>
+  </si>
+  <si>
     <t>Alrewas And Fradley</t>
   </si>
   <si>
-    <t>Alderhay Lichfield Conservative Assoc</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Alderhay
+    <t>Fradley Youth And Community Centre Bingo Fundraiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Youth And Community Centre
+Hay End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00429/LATENS</t>
+  </si>
+  <si>
+    <t>St Stephens Primary School Summer Fair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Stephens Primary School
+Church Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00428/LATENS</t>
+  </si>
+  <si>
+    <t>All Saints Church Concert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Saints Church
 Mill End Lane
 Alrewas
 Burton Upon Trent
 Staffordshire
-DE13 7BX
-[...36 lines deleted...]
-    <t>26/00262/LATENS</t>
+DE13 7BT
+</t>
+  </si>
+  <si>
+    <t>26/00461/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
-    <t>Tribal Gathering 2026</t>
+    <t>Grangemoor WMC World Cup Football</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grangemoor Working Mens Club
+112 Cannock Road
+Burntwood
+Staffordshire
+WS7 0BG
+</t>
+  </si>
+  <si>
+    <t>26/00433/LATENS</t>
+  </si>
+  <si>
+    <t>Boney Hay Primary School Summer Fayre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boney Hay Primary School
+Chorley Road
+Burntwood
+Staffordshire
+WS7 2PF
+</t>
+  </si>
+  <si>
+    <t>26/00446/LATENL</t>
+  </si>
+  <si>
+    <t>The Barns Small Holding Freaks In A Field</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>The Barns Small Holding Freaks In A Field</t>
   </si>
   <si>
     <t>26/00087/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
     <t>Blackbrook Barns LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00595/LATENS</t>
   </si>
   <si>
     <t>Hints Village Hall</t>
   </si>
   <si>
     <t xml:space="preserve">Hints Village Hall
 School Lane
 Hints
 Tamworth
 Staffordshire
 B78 3DN
 </t>
   </si>
   <si>
     <t>26/00361/LATENS</t>
   </si>
   <si>
+    <t>The Pottery Shed Sip And Paint</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Pottery Shed
+Unit 25
+Heart Of The Country Shopping Village
+London Road
+Swinfen
+Lichfield
+Staffordshire
+WS14 9QR
+</t>
+  </si>
+  <si>
+    <t>26/00426/LATENS</t>
+  </si>
+  <si>
+    <t>Hints Village Hall Birthday Party</t>
+  </si>
+  <si>
+    <t>26/00445/LATENS</t>
+  </si>
+  <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
     <t xml:space="preserve">Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
     <t>Chadsmead</t>
   </si>
   <si>
-    <t>Friary School Stage Production Matilda</t>
+    <t>Friary Grange High School Summer Sizzler</t>
   </si>
   <si>
     <t xml:space="preserve">Friary Grange High School
 Eastern Avenue
 Lichfield
 Staffordshire
 WS13 7EW
 </t>
   </si>
   <si>
-    <t>26/00352/LATENS</t>
-[...9 lines deleted...]
-Holly Grove Lane
+    <t>26/00419/LATENS</t>
+  </si>
+  <si>
+    <t>Chasetown</t>
+  </si>
+  <si>
+    <t>Uxbridge Arms World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uxbridge Arms
+2 Church Street
+Chasetown
 Burntwood
 Staffordshire
-WS7 1LU
-[...9 lines deleted...]
-    <t>Vintage Liquid Taphouse</t>
+WS7 3QL
+</t>
+  </si>
+  <si>
+    <t>26/00458/LATENL</t>
+  </si>
+  <si>
+    <t>Vintage Liquid Taphouse 4th July Party</t>
   </si>
   <si>
     <t xml:space="preserve">Vintage Liquid Taphouse
 Unit 1
 Lambourne House
 Bridge Cross Road
 Burntwood
 Staffordshire
 WS7 2BX
 </t>
   </si>
   <si>
-    <t>26/00372/LATENS</t>
-[...2 lines deleted...]
-    <t>26/00374/LATENS</t>
+    <t>26/00448/LATENS</t>
+  </si>
+  <si>
+    <t>Vintage Liquid Taphouse World Cup</t>
+  </si>
+  <si>
+    <t>26/00476/LATENS</t>
+  </si>
+  <si>
+    <t>26/00477/LATENS</t>
+  </si>
+  <si>
+    <t>26/00478/LATENS</t>
+  </si>
+  <si>
+    <t>Curborough</t>
+  </si>
+  <si>
+    <t>Curborough Community Centre Game Show Style Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Curborough Community Centre
+Reynolds Close
+Lichfield
+Staffordshire
+WS13 7NY
+</t>
+  </si>
+  <si>
+    <t>26/00436/LATENS</t>
   </si>
   <si>
     <t>Fazeley</t>
   </si>
   <si>
-    <t>Three Horseshoes England V Croatia</t>
+    <t>Three Horseshoes World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Three Horseshoes
 New Street
 Fazeley
 Tamworth
 Staffordshire
 B78 3RD
 </t>
   </si>
   <si>
-    <t>26/00380/LATENS</t>
-[...11 lines deleted...]
-    <t>26/00382/LATENS</t>
+    <t>26/00443/LATENS</t>
+  </si>
+  <si>
+    <t>26/00473/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
-    <t>Manor Farm - British Bus Bar</t>
-[...4 lines deleted...]
-Wall
+    <t>The Trooper Inn Football Tournament</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Trooper Inn
+Watling Street
+Wall Village
 Lichfield
 Staffordshire
-WS14 0AH
-[...3 lines deleted...]
-    <t>26/00359/LATENS</t>
+WS14 0AN
+</t>
+  </si>
+  <si>
+    <t>26/00460/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00007/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
-    <t>Highfield</t>
-[...15 lines deleted...]
-  <si>
     <t>Leomansley</t>
-  </si>
-[...12 lines deleted...]
-    <t>26/00404/LATENL</t>
   </si>
   <si>
     <t>The Hedgehog World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">The Hedgehog
 Stafford Road
 Lichfield
 Staffordshire
 WS13 8JB
 </t>
   </si>
   <si>
-    <t>26/00319/LATENS</t>
-[...7 lines deleted...]
-  <si>
     <t>26/00327/LATENS</t>
   </si>
   <si>
     <t>Bar Home World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Home
 13 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00197/LATENS</t>
   </si>
   <si>
     <t>Bar Home World Cup England Match</t>
   </si>
   <si>
     <t>26/00198/LATENS</t>
   </si>
   <si>
     <t>The Hedgehog World Cup Screening</t>
   </si>
@@ -422,206 +454,272 @@
     <t xml:space="preserve">The Kings Head
 21 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00307/LATENS</t>
   </si>
   <si>
     <t>The Wine House Restaurant And Free House Outside Servery</t>
   </si>
   <si>
     <t xml:space="preserve">The Wine House Restaurant And Free House
 27 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00222/LATENS</t>
   </si>
   <si>
+    <t>Little Aston And Stonnall</t>
+  </si>
+  <si>
+    <t>Little Aston School Summer Fair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Little Aston Primary School
+Forge Lane
+Little Aston
+Sutton Coldfield
+Staffordshire
+B74 3BE
+</t>
+  </si>
+  <si>
+    <t>26/00447/LATENL</t>
+  </si>
+  <si>
+    <t>Lynn House Conservative Party Fundraiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynn House
+Lynn Lane
+Lynn
+Lichfield
+Staffordshire
+WS14 0ER
+</t>
+  </si>
+  <si>
+    <t>26/00469/LATENS</t>
+  </si>
+  <si>
+    <t>Longdon</t>
+  </si>
+  <si>
+    <t>Green Lane Farmhouse Private Camping Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Green Lane Farmhouse
+Green Lane
+Chorley
+Lichfield
+Staffordshire
+WS13 8DH
+</t>
+  </si>
+  <si>
+    <t>26/00479/LATENL</t>
+  </si>
+  <si>
     <t>Mease Valley</t>
   </si>
   <si>
-    <t>Clifton Campville Country Fair Bus Bar</t>
-[...3 lines deleted...]
-Clifton Campville
+    <t>White Lion Inn World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">White Lion Inn
+Main Road
+Harlaston
 Tamworth
 Staffordshire
-B79 0AT
-[...3 lines deleted...]
-    <t>26/00285/LATENS</t>
+B79 9HT
+</t>
+  </si>
+  <si>
+    <t>26/00466/LATENL</t>
+  </si>
+  <si>
+    <t>Edingale Village Hall Fund Raising Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edingale Village Hall
+Moores Croft
+Edingale
+Tamworth
+Staffordshire
+B79 9LJ
+</t>
+  </si>
+  <si>
+    <t>26/00449/LATENL</t>
+  </si>
+  <si>
+    <t>Harlaston Village Hall Bingo Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harlaston Village Hall
+Manor Lane
+Harlaston
+Tamworth
+Staffordshire
+B79 9LE
+</t>
+  </si>
+  <si>
+    <t>26/00463/LATENS</t>
+  </si>
+  <si>
+    <t>26/00467/LATENS</t>
+  </si>
+  <si>
+    <t>Edingale Village Hall Schools Talent Show</t>
+  </si>
+  <si>
+    <t>26/00450/LATENS</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
-    <t>Fox &amp; Hounds England V Croatia Football</t>
+    <t>Fox And Hounds World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Fox And Hounds
 44 Main Street
 Shenstone
 Lichfield
 Staffordshire
 WS14 0NB
 </t>
   </si>
   <si>
-    <t>26/00353/LATENS</t>
-[...25 lines deleted...]
-    <t>26/00364/LATENS</t>
+    <t>26/00462/LATENL</t>
   </si>
   <si>
     <t>Railway Inn Shenstone Village Festival</t>
   </si>
   <si>
     <t xml:space="preserve">Railway Inn
 4 Main Street
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LZ
 </t>
   </si>
   <si>
     <t>26/00385/LATENS</t>
   </si>
   <si>
+    <t>26/00444/LATENS</t>
+  </si>
+  <si>
+    <t>26/00480/LATENS</t>
+  </si>
+  <si>
     <t>St Johns</t>
   </si>
   <si>
-    <t>St Michaels School Summer Fayre</t>
+    <t>Bridge Tavern World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bridge Tavern
+55 Upper St John Street
+Lichfield
+Staffordshire
+WS14 9DT
+</t>
+  </si>
+  <si>
+    <t>26/00457/LATENL</t>
+  </si>
+  <si>
+    <t>Five Spires Academy Summer Fair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Five Spires Academy
+Cherry Orchard
+Lichfield
+Staffordshire
+WS14 9AA
+</t>
+  </si>
+  <si>
+    <t>26/00413/LATENS</t>
+  </si>
+  <si>
+    <t>St Joseph Primary School Summer Fayre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Josephs Roman Catholic Primary School
+Cherry Orchard
+Lichfield
+Staffordshire
+WS14 9AN
+</t>
+  </si>
+  <si>
+    <t>26/00347/LATENS</t>
+  </si>
+  <si>
+    <t>St Michaels Church Of England Primary Leavers Event</t>
   </si>
   <si>
     <t xml:space="preserve">St Michaels Church Of England Primary School
 Cherry Orchard
 Lichfield
 Staffordshire
 WS14 9AN
 </t>
   </si>
   <si>
-    <t>26/00368/LATENS</t>
+    <t>26/00474/LATENL</t>
   </si>
   <si>
     <t>Bridge Tavern Outdoor Event</t>
   </si>
   <si>
-    <t xml:space="preserve">The Bridge Tavern
-[...23 lines deleted...]
-  <si>
     <t>26/00290/LATENS</t>
   </si>
   <si>
+    <t>The Bridge Tavern Music And World Cup</t>
+  </si>
+  <si>
+    <t>26/00425/LATENS</t>
+  </si>
+  <si>
     <t>26/00291/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
-  </si>
-[...26 lines deleted...]
-    <t>26/00337/LATENS</t>
   </si>
   <si>
     <t>Acorn Inn World Cup Coverage</t>
   </si>
   <si>
     <t xml:space="preserve">The Acorn Inn
 16 - 18 Tamworth Street
 Lichfield
 Staffordshire
 WS13 6JJ
 </t>
   </si>
   <si>
     <t>26/00408/LATENS</t>
   </si>
   <si>
     <t>George IV World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
@@ -629,129 +727,63 @@
   <si>
     <t>26/00265/LATENS</t>
   </si>
   <si>
     <t>26/00266/LATENS</t>
   </si>
   <si>
     <t>Summer Festa Outside The Old Picture House</t>
   </si>
   <si>
     <t xml:space="preserve">Outside Space
 The Old Picture House
 Tamworth Street
 Lichfield
 Staffordshire
 WS13 6FL
 </t>
   </si>
   <si>
     <t>26/00230/LATENS</t>
   </si>
   <si>
     <t>Whittington And Streethay</t>
   </si>
   <si>
-    <t>Thomas Spencer Hall Dance Through The Decades</t>
-[...53 lines deleted...]
-Elford
+    <t>St Chads Church Field Fete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Chads Church Field
+Church Drive
+Hopwas
 Tamworth
 Staffordshire
-B79 9DB
-[...20 lines deleted...]
-    <t>26/00393/LATENS</t>
+B78 3AL
+</t>
+  </si>
+  <si>
+    <t>26/00421/LATENS</t>
   </si>
   <si>
     <t>Woodhouse Farm Murder Mystery</t>
   </si>
   <si>
     <t xml:space="preserve">Woodhouse Community Farm
 Fisherwick Wood Lane
 Fisherwick Wood
 Lichfield
 Staffordshire
 WS13 8QG
 </t>
   </si>
   <si>
     <t>26/00313/LATENS</t>
   </si>
   <si>
     <t>Woodhouse Community Farm Music Event</t>
   </si>
   <si>
     <t>26/00317/LATENS</t>
   </si>
 </sst>
 </file>
 
@@ -806,71 +838,78 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF004056"/>
+      <color rgb="FF005640"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1162,1350 +1201,1389 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.5546875" customWidth="1"/>
+    <col min="3" max="3" width="33.21875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="17.109375" customWidth="1"/>
+    <col min="5" max="5" width="13.77734375" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="3">
+        <v>46213.541666666701</v>
+      </c>
+      <c r="F2" s="3">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
         <v>9</v>
-      </c>
-[...9 lines deleted...]
-        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3">
-        <v>46200.541666666701</v>
+        <v>46206.791666666701</v>
       </c>
       <c r="F3" s="3">
-        <v>46200</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="3">
+        <v>46212.645833333299</v>
+      </c>
+      <c r="F4" s="3">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="3">
-[...7 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="E5" s="3">
+        <v>46215.541666666701</v>
+      </c>
+      <c r="F5" s="3">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="3">
-[...10 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
+        <v>46206.000011574099</v>
+      </c>
+      <c r="F6" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="3">
+        <v>46206.645833333299</v>
+      </c>
+      <c r="F7" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="3">
         <v>46219.666666666701</v>
       </c>
-      <c r="F6" s="3">
+      <c r="F8" s="3">
         <v>46222</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="D8" s="1" t="s">
+    <row r="9" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>29</v>
-      </c>
-[...9 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="3">
-        <v>46277.666666666701</v>
+        <v>46207.000011574099</v>
       </c>
       <c r="F9" s="3">
-        <v>46278</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="3">
+        <v>46207.5</v>
+      </c>
+      <c r="F10" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="118.8" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="3">
+        <v>46212.770833333299</v>
+      </c>
+      <c r="F11" s="3">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="3">
-[...35 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>46190.75</v>
+        <v>46221.5</v>
       </c>
       <c r="F12" s="3">
-        <v>46192</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>46199.625</v>
+        <v>46277.666666666701</v>
       </c>
       <c r="F13" s="3">
-        <v>46199</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="E14" s="3">
+        <v>46287.000011574099</v>
+      </c>
+      <c r="F14" s="3">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E15" s="3">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F15" s="3">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="3">
-[...16 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="B16" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="3">
-[...7 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="E16" s="3">
+        <v>46212.729166666701</v>
+      </c>
+      <c r="F16" s="3">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="B17" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E16" s="3">
-[...10 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>46196.875</v>
+        <v>46205.958333333299</v>
       </c>
       <c r="F17" s="3">
-        <v>46197</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="3">
+        <v>46207.000011574099</v>
+      </c>
+      <c r="F18" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
         <v>51</v>
-      </c>
-[...12 lines deleted...]
-        <v>57</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="3">
+        <v>46215.000011574099</v>
+      </c>
+      <c r="F19" s="3">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="3">
-[...10 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="E20" s="3">
+        <v>46219.000011574099</v>
+      </c>
+      <c r="F20" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="E21" s="3">
+        <v>46223.000011574099</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="B22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E20" s="3">
-[...10 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="C22" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E21" s="3">
-[...10 lines deleted...]
-      <c r="B22" s="1" t="s">
+      <c r="E22" s="3">
+        <v>46207.625</v>
+      </c>
+      <c r="F22" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="B23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E22" s="3">
-[...10 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="3">
-        <v>46347.333333333299</v>
+        <v>46206.000011574099</v>
       </c>
       <c r="F23" s="3">
-        <v>46348</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="E24" s="3">
+        <v>46215.000011574099</v>
+      </c>
+      <c r="F24" s="3">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="B25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="C25" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E24" s="3">
-[...7 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="E25" s="3">
+        <v>46213.000011574099</v>
+      </c>
+      <c r="F25" s="3">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E25" s="3">
-[...18 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>46190.708333333299</v>
+        <v>46256.333333333299</v>
       </c>
       <c r="F26" s="3">
-        <v>46191</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="3">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F27" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E27" s="3">
-[...16 lines deleted...]
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="3">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F28" s="3">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E28" s="3">
-[...12 lines deleted...]
-      </c>
       <c r="C29" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="3">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F29" s="3">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="3">
         <v>46205.958333333299</v>
       </c>
-      <c r="F29" s="3">
+      <c r="F30" s="3">
         <v>46207</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="1" t="s">
+    <row r="31" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="1" t="s">
+      <c r="B31" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="3">
+        <v>46206.104166666701</v>
+      </c>
+      <c r="F31" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" s="3">
+        <v>46209.104166666701</v>
+      </c>
+      <c r="F32" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E30" s="3">
-[...39 lines deleted...]
-      <c r="E32" s="3">
+      <c r="D33" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E33" s="3">
         <v>46209.958333333299</v>
       </c>
-      <c r="F32" s="3">
+      <c r="F33" s="3">
         <v>46210</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E33" s="3">
+    <row r="34" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="3">
         <v>46213.958333333299</v>
       </c>
-      <c r="F33" s="3">
+      <c r="F34" s="3">
         <v>46215</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E34" s="3">
+    <row r="35" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" s="3">
         <v>46217.958333333299</v>
       </c>
-      <c r="F34" s="3">
+      <c r="F35" s="3">
         <v>46219</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D35" s="1" t="s">
+    <row r="36" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="E35" s="3">
+      <c r="C36" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36" s="3">
         <v>46221.958333333299</v>
       </c>
-      <c r="F35" s="3">
+      <c r="F36" s="3">
         <v>46223</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E36" s="3">
+    <row r="37" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="3">
         <v>46263.375</v>
-      </c>
-[...18 lines deleted...]
-        <v>46263.416666666701</v>
       </c>
       <c r="F37" s="3">
         <v>46265</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="3">
-        <v>46186.458333333299</v>
+        <v>46263.416666666701</v>
       </c>
       <c r="F38" s="3">
-        <v>46186</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="3">
-        <v>46190.875</v>
+        <v>46206.625</v>
       </c>
       <c r="F39" s="3">
-        <v>46191</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="3">
-        <v>46194.8125</v>
+        <v>46229.520833333299</v>
       </c>
       <c r="F40" s="3">
-        <v>46194</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46229</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E41" s="3">
-        <v>46196.875</v>
+        <v>46212.416666666701</v>
       </c>
       <c r="F41" s="3">
-        <v>46197</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E42" s="3">
-        <v>46200.916666666701</v>
+        <v>46206.000011574099</v>
       </c>
       <c r="F42" s="3">
-        <v>46201</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E43" s="3">
+        <v>46206.625</v>
+      </c>
+      <c r="F43" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="B44" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" s="3">
+        <v>46213.75</v>
+      </c>
+      <c r="F44" s="3">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="C45" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E43" s="3">
-[...13 lines deleted...]
-      <c r="C44" s="2" t="s">
+      <c r="D45" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E45" s="3">
+        <v>46215.000011574099</v>
+      </c>
+      <c r="F45" s="3">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" s="2" t="s">
         <v>120</v>
-      </c>
-[...38 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="3">
-        <v>46206.645833333299</v>
+        <v>46219.666666666701</v>
       </c>
       <c r="F46" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E47" s="3">
+        <v>46205.958333333299</v>
+      </c>
+      <c r="F47" s="3">
         <v>46206</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D47" s="1" t="s">
+    <row r="48" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="E47" s="3">
-[...9 lines deleted...]
-      </c>
       <c r="B48" s="1" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="D48" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E48" s="3">
+        <v>46207.416666666701</v>
+      </c>
+      <c r="F48" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E48" s="3">
-[...7 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="C49" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E49" s="3">
-        <v>46184.770833333299</v>
+        <v>46208</v>
       </c>
       <c r="F49" s="3">
-        <v>46184</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="3">
+        <v>46208.958333333299</v>
+      </c>
+      <c r="F50" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="E50" s="3">
-[...10 lines deleted...]
-      <c r="B51" s="1" t="s">
+      <c r="E51" s="3">
+        <v>46215.000011574099</v>
+      </c>
+      <c r="F51" s="3">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="B52" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="C52" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E51" s="3">
-[...10 lines deleted...]
-      <c r="B52" s="1" t="s">
+      <c r="D52" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C52" s="2" t="s">
+      <c r="E52" s="3">
+        <v>46206.000011574099</v>
+      </c>
+      <c r="F52" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="C53" s="2" t="s">
         <v>142</v>
-      </c>
-[...15 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E53" s="3">
-        <v>46209.083333333299</v>
+        <v>46206.625</v>
       </c>
       <c r="F53" s="3">
-        <v>46209</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E54" s="3">
+        <v>46206.645833333299</v>
+      </c>
+      <c r="F54" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E55" s="3">
+        <v>46211.75</v>
+      </c>
+      <c r="F55" s="3">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E56" s="3">
+        <v>46228.666666666701</v>
+      </c>
+      <c r="F56" s="3">
+        <v>46228</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E57" s="3">
+        <v>46230.666666666701</v>
+      </c>
+      <c r="F57" s="3">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" s="3">
+        <v>46264.666666666701</v>
+      </c>
+      <c r="F58" s="3">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E59" s="3">
+        <v>46206.020833333299</v>
+      </c>
+      <c r="F59" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" s="3">
+        <v>46206.083333333299</v>
+      </c>
+      <c r="F60" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" s="3">
+        <v>46209.083333333299</v>
+      </c>
+      <c r="F61" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E62" s="3">
         <v>46249.625</v>
       </c>
-      <c r="F54" s="3">
+      <c r="F62" s="3">
         <v>46249</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="102" x14ac:dyDescent="0.2">
-[...146 lines deleted...]
-      <c r="C62" s="2" t="s">
+    <row r="63" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="B63" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="E62" s="3">
-[...10 lines deleted...]
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E63" s="3">
+        <v>46207.5</v>
+      </c>
+      <c r="F63" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E64" s="3">
+        <v>46213.708333333299</v>
+      </c>
+      <c r="F64" s="3">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E65" s="3">
         <v>46214.708333333299</v>
       </c>
-      <c r="F63" s="3">
+      <c r="F65" s="3">
         <v>46214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Zoe Roberts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>