--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -1,810 +1,423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFE99D06-5D59-4351-8970-93735B6BCC7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0124143E-7D30-4C80-8257-E05EECDEFE3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="86">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
-    <t>Trickley Coppice Farm Family Funeral</t>
-[...22 lines deleted...]
-Fradley
+    <t>Bourne Vale</t>
+  </si>
+  <si>
+    <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swinfen Hall Hotel
+The Drive
 Lichfield
 Staffordshire
-WS13 8NL
-[...83 lines deleted...]
-    <t>Blackbrook Barns LTD</t>
+WS14 9RE
+</t>
+  </si>
+  <si>
+    <t>26/00085/LATENS</t>
+  </si>
+  <si>
+    <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
-    <t>25/00595/LATENS</t>
-[...56 lines deleted...]
-  <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
-    <t>Chadsmead</t>
-[...97 lines deleted...]
-    <t>26/00473/LATENS</t>
+    <t>Colton And The Ridwares</t>
+  </si>
+  <si>
+    <t>Chadwick Arms Menafest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chadwick Arms
+Uttoxeter Road
+Hill Ridware
+Rugeley
+Staffordshire
+WS15 3QX
+</t>
+  </si>
+  <si>
+    <t>26/00484/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00460/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00007/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
   </si>
   <si>
-    <t>The Hedgehog World Cup</t>
-[...47 lines deleted...]
-  <si>
     <t>Kings Head Lichfield August Food Festival</t>
   </si>
   <si>
     <t xml:space="preserve">The Kings Head
 21 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00307/LATENS</t>
   </si>
   <si>
     <t>The Wine House Restaurant And Free House Outside Servery</t>
   </si>
   <si>
     <t xml:space="preserve">The Wine House Restaurant And Free House
 27 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00222/LATENS</t>
   </si>
   <si>
     <t>Little Aston And Stonnall</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00447/LATENL</t>
   </si>
   <si>
     <t>Lynn House Conservative Party Fundraiser</t>
   </si>
   <si>
     <t xml:space="preserve">Lynn House
 Lynn Lane
 Lynn
 Lichfield
 Staffordshire
 WS14 0ER
 </t>
   </si>
   <si>
     <t>26/00469/LATENS</t>
   </si>
   <si>
     <t>Longdon</t>
   </si>
   <si>
-    <t>Green Lane Farmhouse Private Camping Event</t>
-[...3 lines deleted...]
-Green Lane
+    <t>St James Church Fundraising Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St James Church
+Stafford Road
+Longdon
+Rugeley
+Staffordshire
+WS15 4PS
+</t>
+  </si>
+  <si>
+    <t>26/00500/LATENS</t>
+  </si>
+  <si>
+    <t>Malt Shovel Inn Funday</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malt Shovel Inn
+Lower Lane
 Chorley
 Lichfield
 Staffordshire
-WS13 8DH
-[...60 lines deleted...]
-    <t>26/00450/LATENS</t>
+WS13 8DD
+</t>
+  </si>
+  <si>
+    <t>26/00530/LATENS</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
-    <t>Fox And Hounds World Cup</t>
-[...14 lines deleted...]
-    <t>Railway Inn Shenstone Village Festival</t>
+    <t>Railfest At The Railway Inn</t>
   </si>
   <si>
     <t xml:space="preserve">Railway Inn
 4 Main Street
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LZ
 </t>
   </si>
   <si>
-    <t>26/00385/LATENS</t>
-[...5 lines deleted...]
-    <t>26/00480/LATENS</t>
+    <t>26/00513/LATENS</t>
   </si>
   <si>
     <t>St Johns</t>
   </si>
   <si>
-    <t>Bridge Tavern World Cup</t>
+    <t>Bridge Tavern Outdoor Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Bridge Tavern
 55 Upper St John Street
 Lichfield
 Staffordshire
 WS14 9DT
 </t>
   </si>
   <si>
-    <t>26/00457/LATENL</t>
-[...6 lines deleted...]
-Cherry Orchard
+    <t>26/00290/LATENS</t>
+  </si>
+  <si>
+    <t>The Bridge Tavern Music And World Cup</t>
+  </si>
+  <si>
+    <t>26/00425/LATENS</t>
+  </si>
+  <si>
+    <t>26/00291/LATENS</t>
+  </si>
+  <si>
+    <t>Stowe</t>
+  </si>
+  <si>
+    <t>Tudor Of Lichfield Open Evenings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tudor Of Lichfield
+Lichfield House
+32 Bore Street
 Lichfield
 Staffordshire
-WS14 9AA
-[...10 lines deleted...]
-Cherry Orchard
+WS13 6LL
+</t>
+  </si>
+  <si>
+    <t>26/00517/LATENS</t>
+  </si>
+  <si>
+    <t>Andrew Downing Booth Networking Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Downing Booth Estate Agent
+Units 5 - 7
+City Arcade
+Bore Street
 Lichfield
 Staffordshire
-WS14 9AN
-[...66 lines deleted...]
-    <t>26/00266/LATENS</t>
+WS13 6LZ
+</t>
+  </si>
+  <si>
+    <t>26/00521/LATENS</t>
   </si>
   <si>
     <t>Summer Festa Outside The Old Picture House</t>
   </si>
   <si>
     <t xml:space="preserve">Outside Space
 The Old Picture House
 Tamworth Street
 Lichfield
 Staffordshire
 WS13 6FL
 </t>
   </si>
   <si>
     <t>26/00230/LATENS</t>
   </si>
   <si>
+    <t>Lichfield Food &amp; Drink Festival August 2026 Bottoms Up Horse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Food &amp; Drink Festival August 2026
+Designated Pitch Allocated By The Event Organiser
+</t>
+  </si>
+  <si>
+    <t>26/00512/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival August 2026 Savva Bars</t>
+  </si>
+  <si>
+    <t>26/00495/LATENS</t>
+  </si>
+  <si>
+    <t>Sip And Style Events</t>
+  </si>
+  <si>
+    <t>26/00526/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival August 2026 The George Hotel</t>
+  </si>
+  <si>
+    <t>26/00507/LATENS</t>
+  </si>
+  <si>
+    <t>The Hub At St Marys August Food _x0016_ Drink Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Market Square
+Market Street
+Lichfield
+Staffordshire
+WS13 6LG
+</t>
+  </si>
+  <si>
+    <t>26/00516/LATENS</t>
+  </si>
+  <si>
     <t>Whittington And Streethay</t>
   </si>
   <si>
-    <t>St Chads Church Field Fete</t>
-[...19 lines deleted...]
-Fisherwick Wood
+    <t>Laburnum House Conservative Party Lunch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laburnum House
+Burton Old Road
+Streethay
 Lichfield
 Staffordshire
-WS13 8QG
-[...9 lines deleted...]
-    <t>26/00317/LATENS</t>
+WS13 8LJ
+</t>
+  </si>
+  <si>
+    <t>26/00488/LATENS</t>
+  </si>
+  <si>
+    <t>Bit End Field Country Show</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bit End Field
+Vicarage Lane
+Whittington
+Lichfield
+Staffordshire
+WS14 9LQ
+</t>
+  </si>
+  <si>
+    <t>26/00529/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -838,76 +451,74 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF004056"/>
-      <color rgb="FF005640"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1201,1362 +812,624 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F65"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G2" sqref="G2"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.5546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12" customWidth="1"/>
+    <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="54.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
-      <c r="A2" s="1"/>
+    <row r="2" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="B2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="3">
+        <v>46277.666666666701</v>
+      </c>
+      <c r="F2" s="3">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>6</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3">
-        <v>46206.791666666701</v>
+        <v>46287.000011574099</v>
       </c>
       <c r="F3" s="3">
-        <v>46206</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="E4" s="3">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F4" s="3">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3">
-[...10 lines deleted...]
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="3">
+        <v>46228.5</v>
+      </c>
+      <c r="F5" s="3">
+        <v>46229</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="3">
-[...7 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="3">
+        <v>46256.333333333299</v>
+      </c>
+      <c r="F6" s="3">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="3">
-[...10 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="E7" s="3">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F7" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="C8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="3">
-[...10 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="E8" s="3">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F8" s="3">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E9" s="3">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F9" s="3">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="3">
-[...7 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E10" s="3">
+        <v>46263.375</v>
+      </c>
+      <c r="F10" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="3">
-[...10 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="C11" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E11" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F11" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="3">
-[...10 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="B12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="3">
-[...10 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="E12" s="3">
+        <v>46229.520833333299</v>
+      </c>
+      <c r="F12" s="3">
+        <v>46229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="1" t="s">
+      <c r="B13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E12" s="3">
-[...10 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="3">
+        <v>46227.75</v>
+      </c>
+      <c r="F13" s="3">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="3">
-[...10 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>46287.000011574099</v>
+        <v>46264.5</v>
       </c>
       <c r="F14" s="3">
-        <v>46287</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>46377.000011574099</v>
+        <v>46265.583333333299</v>
       </c>
       <c r="F15" s="3">
-        <v>46377</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="3">
+        <v>46228.666666666701</v>
+      </c>
+      <c r="F16" s="3">
+        <v>46228</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E16" s="3">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="B17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="3">
+        <v>46230.666666666701</v>
+      </c>
+      <c r="F17" s="3">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C18" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="3">
+        <v>46264.666666666701</v>
+      </c>
+      <c r="F18" s="3">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
         <v>57</v>
-      </c>
-[...9 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>46215.000011574099</v>
+        <v>46235.708333333299</v>
       </c>
       <c r="F19" s="3">
-        <v>46215</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>46219.000011574099</v>
+        <v>46239.708333333299</v>
       </c>
       <c r="F20" s="3">
-        <v>46219</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" ht="105.6" x14ac:dyDescent="0.25">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>46223.000011574099</v>
+        <v>46249.625</v>
       </c>
       <c r="F21" s="3">
-        <v>46223</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>46207.625</v>
+        <v>46263.416666666701</v>
       </c>
       <c r="F22" s="3">
-        <v>46207</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>46206.000011574099</v>
+        <v>46263.416666666701</v>
       </c>
       <c r="F23" s="3">
-        <v>46209</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>46215.000011574099</v>
+        <v>46263.458333333299</v>
       </c>
       <c r="F24" s="3">
-        <v>46215</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>46213.000011574099</v>
+        <v>46263.458333333299</v>
       </c>
       <c r="F25" s="3">
-        <v>46213</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>46256.333333333299</v>
+        <v>46264.458333333299</v>
       </c>
       <c r="F26" s="3">
-        <v>46257</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="3">
+        <v>46258.583333333299</v>
+      </c>
+      <c r="F27" s="3">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E27" s="3">
-[...9 lines deleted...]
-      </c>
       <c r="B28" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>46334.333333333299</v>
+        <v>46270.416666666701</v>
       </c>
       <c r="F28" s="3">
-        <v>46334</v>
-[...739 lines deleted...]
-        <v>46214</v>
+        <v>46270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>