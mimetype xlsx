--- v2 (2026-07-24)
+++ v3 (2026-08-13)
@@ -4,405 +4,620 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0124143E-7D30-4C80-8257-E05EECDEFE3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D14E7547-452C-49AF-A180-6C2FAB736AF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="141">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
+  </si>
+  <si>
+    <t>Alrewas And Fradley</t>
+  </si>
+  <si>
+    <t>Curborough Sprint Course Reliant And Sabre Car Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Curborough Sprint Course
+Wood End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8EJ
+</t>
+  </si>
+  <si>
+    <t>26/00590/LATENL</t>
+  </si>
+  <si>
+    <t>Richard Winterton Auction Centre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Auction Centre
+Wood End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NF
+</t>
+  </si>
+  <si>
+    <t>26/00578/LATENS</t>
+  </si>
+  <si>
+    <t>All Saints Church Live Music Concert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Saints Church
+Mill End Lane
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7BT
+</t>
+  </si>
+  <si>
+    <t>26/00568/LATENS</t>
+  </si>
+  <si>
+    <t>Wibbly Woods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Wood 
+Gorse Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8EN
+</t>
+  </si>
+  <si>
+    <t>26/00557/LATENS</t>
+  </si>
+  <si>
+    <t>Alrewas Village Hall - Wedding Reception</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Village Hall
+Wellfield Road
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7HB
+</t>
+  </si>
+  <si>
+    <t>26/00597/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Youth And Community Centre Music Quiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Youth And Community Centre
+Hay End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00549/LATENS</t>
+  </si>
+  <si>
+    <t>Boley Park</t>
+  </si>
+  <si>
+    <t>Boley Park Community Hall Barn Dance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boley Park Community Hall
+7 Ryknild Street
+Lichfield
+Staffordshire
+WS14 9XU
+</t>
+  </si>
+  <si>
+    <t>26/00554/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
     <t xml:space="preserve">Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
     <t>Colton And The Ridwares</t>
   </si>
   <si>
-    <t>Chadwick Arms Menafest</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Chadwick Arms
+    <t>St James Church WI Summer Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St James Church
+Pipe Lane
+Pipe Ridware
+Rugeley
+Staffordshire
+WS15 3QL
+</t>
+  </si>
+  <si>
+    <t>26/00533/LATENS</t>
+  </si>
+  <si>
+    <t>St James Church Wedding</t>
+  </si>
+  <si>
+    <t>26/00535/LATENS</t>
+  </si>
+  <si>
+    <t>Hill Ridware Village Hall 60th Birthday Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mavesyn Ridware And Hill Ridware Village Hall
 Uttoxeter Road
 Hill Ridware
 Rugeley
 Staffordshire
 WS15 3QX
 </t>
   </si>
   <si>
-    <t>26/00484/LATENS</t>
+    <t>26/00588/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
+  </si>
+  <si>
+    <t>Lichfield Maize Maze Sunset In The Flowers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Maize Maze
+Watling Street
+Wall
+Lichfield
+Staffordshire
+WS14 0AW
+</t>
+  </si>
+  <si>
+    <t>26/00587/LATENL</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00007/LATENS</t>
   </si>
   <si>
+    <t>26/00586/LATENS</t>
+  </si>
+  <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
-  </si>
-[...12 lines deleted...]
-    <t>26/00307/LATENS</t>
   </si>
   <si>
     <t>The Wine House Restaurant And Free House Outside Servery</t>
   </si>
   <si>
     <t xml:space="preserve">The Wine House Restaurant And Free House
 27 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00222/LATENS</t>
   </si>
   <si>
-    <t>Little Aston And Stonnall</t>
-[...16 lines deleted...]
-  <si>
     <t>Longdon</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00500/LATENS</t>
   </si>
   <si>
     <t>Malt Shovel Inn Funday</t>
   </si>
   <si>
     <t xml:space="preserve">Malt Shovel Inn
 Lower Lane
 Chorley
 Lichfield
 Staffordshire
 WS13 8DD
 </t>
   </si>
   <si>
     <t>26/00530/LATENS</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
     <t>Railfest At The Railway Inn</t>
   </si>
   <si>
     <t xml:space="preserve">Railway Inn
 4 Main Street
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LZ
 </t>
   </si>
   <si>
     <t>26/00513/LATENS</t>
   </si>
   <si>
+    <t>Shenstone Village Hall T/A The Top Theatre Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shenstone Village Hall
+Barnes Road
+Shenstone
+Lichfield
+Staffordshire
+WS14 0LT
+</t>
+  </si>
+  <si>
+    <t>26/00594/LATENS</t>
+  </si>
+  <si>
+    <t>Private Party - Fabulous Fizz Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 Holly Hill Road
+Shenstone
+Lichfield
+Staffordshire
+WS14 0JF
+</t>
+  </si>
+  <si>
+    <t>26/00565/LATENS</t>
+  </si>
+  <si>
     <t>St Johns</t>
   </si>
   <si>
     <t>Bridge Tavern Outdoor Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Bridge Tavern
 55 Upper St John Street
 Lichfield
 Staffordshire
 WS14 9DT
 </t>
   </si>
   <si>
-    <t>26/00290/LATENS</t>
-[...7 lines deleted...]
-  <si>
     <t>26/00291/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
-  </si>
-[...29 lines deleted...]
-    <t>26/00521/LATENS</t>
   </si>
   <si>
     <t>Summer Festa Outside The Old Picture House</t>
   </si>
   <si>
     <t xml:space="preserve">Outside Space
 The Old Picture House
 Tamworth Street
 Lichfield
 Staffordshire
 WS13 6FL
 </t>
   </si>
   <si>
     <t>26/00230/LATENS</t>
   </si>
   <si>
-    <t>Lichfield Food &amp; Drink Festival August 2026 Bottoms Up Horse</t>
+    <t>Tigers Bar</t>
   </si>
   <si>
     <t xml:space="preserve">Lichfield Food &amp; Drink Festival August 2026
 Designated Pitch Allocated By The Event Organiser
 </t>
   </si>
   <si>
+    <t>26/00576/LATENS</t>
+  </si>
+  <si>
+    <t>Perfect Tipple</t>
+  </si>
+  <si>
+    <t>26/00555/LATENS</t>
+  </si>
+  <si>
+    <t>Lucelas Ltd</t>
+  </si>
+  <si>
+    <t>26/00582/LATENS</t>
+  </si>
+  <si>
+    <t>Kings Head Lichfield August Food Festival</t>
+  </si>
+  <si>
+    <t>26/00307/LATENS</t>
+  </si>
+  <si>
+    <t>Old Vodka</t>
+  </si>
+  <si>
+    <t>26/00556/LATENS</t>
+  </si>
+  <si>
+    <t>North Rise Event</t>
+  </si>
+  <si>
+    <t>26/00558/LATENS</t>
+  </si>
+  <si>
+    <t>Fosse Way Brewing Co Ltd</t>
+  </si>
+  <si>
+    <t>26/00543/LATENS</t>
+  </si>
+  <si>
+    <t>Bottoms Up</t>
+  </si>
+  <si>
     <t>26/00512/LATENS</t>
   </si>
   <si>
-    <t>Lichfield Food &amp; Drink Festival August 2026 Savva Bars</t>
+    <t>Crafty Brewer</t>
+  </si>
+  <si>
+    <t>26/00573/LATENS</t>
+  </si>
+  <si>
+    <t>Savva Bars</t>
   </si>
   <si>
     <t>26/00495/LATENS</t>
   </si>
   <si>
+    <t>Harpers Craft Beer Box</t>
+  </si>
+  <si>
+    <t>26/00580/LATENS</t>
+  </si>
+  <si>
+    <t>Classic Wine Company</t>
+  </si>
+  <si>
+    <t>26/00585/LATENS</t>
+  </si>
+  <si>
+    <t>British Bus Bar</t>
+  </si>
+  <si>
+    <t>26/00584/LATENS</t>
+  </si>
+  <si>
     <t>Sip And Style Events</t>
   </si>
   <si>
     <t>26/00526/LATENS</t>
   </si>
   <si>
-    <t>Lichfield Food &amp; Drink Festival August 2026 The George Hotel</t>
+    <t>The George Hotel</t>
   </si>
   <si>
     <t>26/00507/LATENS</t>
+  </si>
+  <si>
+    <t>Kitchens At 12</t>
+  </si>
+  <si>
+    <t>26/00552/LATENS</t>
   </si>
   <si>
     <t>The Hub At St Marys August Food _x0016_ Drink Festival</t>
   </si>
   <si>
     <t xml:space="preserve">Market Square
 Market Street
 Lichfield
 Staffordshire
 WS13 6LG
 </t>
   </si>
   <si>
     <t>26/00516/LATENS</t>
+  </si>
+  <si>
+    <t>George IV Festive Period Extension</t>
+  </si>
+  <si>
+    <t xml:space="preserve">George IV
+34 Bore Street
+Lichfield
+Staffordshire
+WS13 6LU
+</t>
+  </si>
+  <si>
+    <t>26/00569/LATENS</t>
+  </si>
+  <si>
+    <t>George IV Festive Extension Hours</t>
+  </si>
+  <si>
+    <t>26/00570/LATENS</t>
+  </si>
+  <si>
+    <t>26/00571/LATENS</t>
   </si>
   <si>
     <t>Whittington And Streethay</t>
   </si>
   <si>
     <t>Laburnum House Conservative Party Lunch</t>
   </si>
   <si>
     <t xml:space="preserve">Laburnum House
 Burton Old Road
 Streethay
 Lichfield
 Staffordshire
 WS13 8LJ
 </t>
   </si>
   <si>
     <t>26/00488/LATENS</t>
+  </si>
+  <si>
+    <t>Dog Inn Sausage &amp; Cider Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Dog Inn
+2 Main Street
+Whittington
+Lichfield
+Staffordshire
+WS14 9JU
+</t>
+  </si>
+  <si>
+    <t>26/00553/LATENS</t>
+  </si>
+  <si>
+    <t>Horse &amp; Jockey Garden Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horse And Jockey
+Tamworth Road
+Lichfield
+Staffordshire
+WS14 9JE
+</t>
+  </si>
+  <si>
+    <t>26/00534/LATENS</t>
   </si>
   <si>
     <t>Bit End Field Country Show</t>
   </si>
   <si>
     <t xml:space="preserve">Bit End Field
 Vicarage Lane
 Whittington
 Lichfield
 Staffordshire
 WS14 9LQ
 </t>
   </si>
   <si>
     <t>26/00529/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
@@ -472,55 +687,50 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -812,623 +1022,1083 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="54.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="53.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" customWidth="1"/>
+    <col min="4" max="4" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>46277.666666666701</v>
+        <v>46247.5</v>
       </c>
       <c r="F2" s="3">
-        <v>46278</v>
+        <v>46250</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3">
-        <v>46287.000011574099</v>
+        <v>46258.416666666701</v>
       </c>
       <c r="F3" s="3">
-        <v>46287</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>46377.000011574099</v>
+        <v>46260.75</v>
       </c>
       <c r="F4" s="3">
-        <v>46377</v>
+        <v>46260</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>46228.5</v>
+        <v>46268.666666666701</v>
       </c>
       <c r="F5" s="3">
-        <v>46229</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>46256.333333333299</v>
+        <v>46270.5625</v>
       </c>
       <c r="F6" s="3">
-        <v>46257</v>
+        <v>46270</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>46319.333333333299</v>
+        <v>46284.791666666701</v>
       </c>
       <c r="F7" s="3">
-        <v>46319</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>46334.333333333299</v>
+        <v>46312.791666666701</v>
       </c>
       <c r="F8" s="3">
-        <v>46334</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E9" s="3">
-        <v>46347.333333333299</v>
+        <v>46277.666666666701</v>
       </c>
       <c r="F9" s="3">
-        <v>46348</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="3">
+        <v>46287.000011574099</v>
+      </c>
+      <c r="F10" s="3">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>46263.416666666701</v>
+        <v>46377.000011574099</v>
       </c>
       <c r="F11" s="3">
-        <v>46265</v>
+        <v>46377</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>46229.520833333299</v>
+        <v>46246.708333333299</v>
       </c>
       <c r="F12" s="3">
-        <v>46229</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>46227.75</v>
+        <v>46261.625</v>
       </c>
       <c r="F13" s="3">
-        <v>46227</v>
+        <v>46261</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>46264.5</v>
+        <v>46277.75</v>
       </c>
       <c r="F14" s="3">
-        <v>46264</v>
+        <v>46278</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>46265.583333333299</v>
+        <v>46248.75</v>
       </c>
       <c r="F15" s="3">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="3">
+        <v>46256.333333333299</v>
+      </c>
+      <c r="F16" s="3">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="3">
-[...10 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="E17" s="3">
+        <v>46262.75</v>
+      </c>
+      <c r="F17" s="3">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="1" t="s">
+      <c r="C18" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E17" s="3">
-[...18 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>46264.666666666701</v>
+        <v>46319.333333333299</v>
       </c>
       <c r="F18" s="3">
-        <v>46264</v>
+        <v>46319</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="E19" s="3">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F19" s="3">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="C20" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E20" s="3">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F20" s="3">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="3">
-[...10 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="B21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E20" s="3">
-[...10 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="E21" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="B22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E21" s="3">
-[...10 lines deleted...]
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="E22" s="3">
+        <v>46264.5</v>
+      </c>
+      <c r="F22" s="3">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="B23" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E22" s="3">
-[...10 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>46263.416666666701</v>
+        <v>46265.583333333299</v>
       </c>
       <c r="F23" s="3">
         <v>46265</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" s="3">
+        <v>46267.770833333299</v>
+      </c>
+      <c r="F24" s="3">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B25" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E25" s="3">
-        <v>46263.458333333299</v>
+        <v>46270.666666666701</v>
       </c>
       <c r="F25" s="3">
-        <v>46265</v>
+        <v>46270</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E26" s="3">
-        <v>46264.458333333299</v>
+        <v>46264.666666666701</v>
       </c>
       <c r="F26" s="3">
-        <v>46265</v>
+        <v>46264</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="3">
+        <v>46249.625</v>
+      </c>
+      <c r="F27" s="3">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E27" s="3">
+      <c r="B28" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" s="3">
+        <v>46263</v>
+      </c>
+      <c r="F28" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="3">
+        <v>46263</v>
+      </c>
+      <c r="F29" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" s="3">
+        <v>46263.375</v>
+      </c>
+      <c r="F30" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A31" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" s="3">
+        <v>46263.375</v>
+      </c>
+      <c r="F31" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" s="3">
+        <v>46263.375</v>
+      </c>
+      <c r="F32" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="3">
+        <v>46263.375</v>
+      </c>
+      <c r="F33" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F34" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F35" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F36" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F37" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F38" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E39" s="3">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F39" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" s="3">
+        <v>46263.4375</v>
+      </c>
+      <c r="F40" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" s="3">
+        <v>46263.458333333299</v>
+      </c>
+      <c r="F41" s="3">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" s="3">
+        <v>46263.458333333299</v>
+      </c>
+      <c r="F42" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A43" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" s="3">
+        <v>46263.5</v>
+      </c>
+      <c r="F43" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E44" s="3">
+        <v>46264.458333333299</v>
+      </c>
+      <c r="F44" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E45" s="3">
+        <v>46368.083333333299</v>
+      </c>
+      <c r="F45" s="3">
+        <v>46369</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A46" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E46" s="3">
+        <v>46375.083333333299</v>
+      </c>
+      <c r="F46" s="3">
+        <v>46376</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" s="3">
+        <v>46383.083333333299</v>
+      </c>
+      <c r="F47" s="3">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E48" s="3">
         <v>46258.583333333299</v>
       </c>
-      <c r="F27" s="3">
+      <c r="F48" s="3">
         <v>46258</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E28" s="3">
+    <row r="49" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="3">
+        <v>46263.5</v>
+      </c>
+      <c r="F49" s="3">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" s="3">
+        <v>46263.625</v>
+      </c>
+      <c r="F50" s="3">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E51" s="3">
         <v>46270.416666666701</v>
       </c>
-      <c r="F28" s="3">
+      <c r="F51" s="3">
         <v>46270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>