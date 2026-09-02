--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -1,638 +1,554 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D14E7547-452C-49AF-A180-6C2FAB736AF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AE7A4D1C-8F97-4B59-BB7D-4B2E40E0DDD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="113">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
     <t>Alrewas And Fradley</t>
   </si>
   <si>
-    <t>Curborough Sprint Course Reliant And Sabre Car Club</t>
+    <t>George And Dragon GeorgeFest 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The George And Dragon
+120 Main Street
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7AE
+</t>
+  </si>
+  <si>
+    <t>26/00650/LATENS</t>
+  </si>
+  <si>
+    <t>Alrewas Village Hall - Wedding Reception</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Village Hall
+Wellfield Road
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7HB
+</t>
+  </si>
+  <si>
+    <t>26/00597/LATENS</t>
+  </si>
+  <si>
+    <t>Tipples And Tonics</t>
   </si>
   <si>
     <t xml:space="preserve">Curborough Sprint Course
 Wood End Lane
 Fradley
 Lichfield
 Staffordshire
 WS13 8EJ
 </t>
   </si>
   <si>
-    <t>26/00590/LATENL</t>
-[...59 lines deleted...]
-    <t>26/00597/LATENS</t>
+    <t>26/00666/LATENS</t>
   </si>
   <si>
     <t>Fradley Youth And Community Centre Music Quiz</t>
   </si>
   <si>
     <t xml:space="preserve">Fradley Youth And Community Centre
 Hay End Lane
 Fradley
 Lichfield
 Staffordshire
 WS13 8NL
 </t>
   </si>
   <si>
     <t>26/00549/LATENS</t>
   </si>
   <si>
     <t>Boley Park</t>
   </si>
   <si>
     <t>Boley Park Community Hall Barn Dance</t>
   </si>
   <si>
     <t xml:space="preserve">Boley Park Community Hall
 7 Ryknild Street
 Lichfield
 Staffordshire
 WS14 9XU
 </t>
   </si>
   <si>
     <t>26/00554/LATENS</t>
   </si>
   <si>
+    <t>Boney Hay And Central</t>
+  </si>
+  <si>
+    <t>The Barns Small Holding Music Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Barns Small Holding
+Chorley Road
+Burntwood
+Staffordshire
+</t>
+  </si>
+  <si>
+    <t>27/00001/LATENS</t>
+  </si>
+  <si>
     <t>Bourne Vale</t>
   </si>
   <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
     <t xml:space="preserve">Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
+    <t>Chase Terrace</t>
+  </si>
+  <si>
+    <t>Sankeys Corner Chuckle Engine Spirit Co Berts &amp; Gerts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sankeys Corner
+Rugeley Road
+Chase Terrace
+Burntwood
+Staffordshire
+WS7 1AG
+</t>
+  </si>
+  <si>
+    <t>26/00632/LATENS</t>
+  </si>
+  <si>
+    <t>Chasetown</t>
+  </si>
+  <si>
+    <t>Vintage Liquid Taphouse Charity Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vintage Liquid Taphouse
+Unit 1
+Lambourne House
+Bridge Cross Road
+Burntwood
+Staffordshire
+WS7 2BX
+</t>
+  </si>
+  <si>
+    <t>26/00659/LATENS</t>
+  </si>
+  <si>
     <t>Colton And The Ridwares</t>
-  </si>
-[...19 lines deleted...]
-    <t>26/00535/LATENS</t>
   </si>
   <si>
     <t>Hill Ridware Village Hall 60th Birthday Party</t>
   </si>
   <si>
     <t xml:space="preserve">Mavesyn Ridware And Hill Ridware Village Hall
 Uttoxeter Road
 Hill Ridware
 Rugeley
 Staffordshire
 WS15 3QX
 </t>
   </si>
   <si>
     <t>26/00588/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
-    <t>Lichfield Maize Maze Sunset In The Flowers</t>
-[...4 lines deleted...]
-Wall
+    <t>Ploughing Match</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marquee In A Field
+Land Adjacent To The Three Tuns
+Walsall Road
+Pipehill
 Lichfield
 Staffordshire
-WS14 0AW
-[...6 lines deleted...]
-    <t>Grasmere Garden Centre Summer Event</t>
+WS13 8JW
+</t>
+  </si>
+  <si>
+    <t>26/00645/LATENS</t>
+  </si>
+  <si>
+    <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
-    <t>26/00007/LATENS</t>
-[...7 lines deleted...]
-  <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
   </si>
   <si>
-    <t>The Wine House Restaurant And Free House Outside Servery</t>
-[...3 lines deleted...]
-27 Bird Street
+    <t>Proms In The Park Harpers Craft Beer Box</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beacon Park
+Bird Street
 Lichfield
 Staffordshire
-WS13 6PW
-[...3 lines deleted...]
-    <t>26/00222/LATENS</t>
+</t>
+  </si>
+  <si>
+    <t>26/00635/LATENS</t>
+  </si>
+  <si>
+    <t>Beacon Park Proms Natural-</t>
+  </si>
+  <si>
+    <t>26/00651/LATENS</t>
+  </si>
+  <si>
+    <t>Proms In The Park Sip &amp; Style</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beacon Park
+Swan Road
+Lichfield
+Staffordshire
+WS13 6QZ
+</t>
+  </si>
+  <si>
+    <t>26/00640/LATENS</t>
+  </si>
+  <si>
+    <t>Proms In The Park Tipples And Tonics</t>
+  </si>
+  <si>
+    <t>26/00638/LATENS</t>
+  </si>
+  <si>
+    <t>Beacon Park - Proms In The Park Red House Events LTD</t>
+  </si>
+  <si>
+    <t>26/00649/LATENS</t>
   </si>
   <si>
     <t>Longdon</t>
   </si>
   <si>
-    <t>Malt Shovel Inn Funday</t>
-[...4 lines deleted...]
-Chorley
+    <t>Bilston Brook Wedding Barn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bilston Brook Wedding Barn
+Stafford Road
 Lichfield
 Staffordshire
-WS13 8DD
-[...3 lines deleted...]
-    <t>26/00530/LATENS</t>
+WS13 8HY
+</t>
+  </si>
+  <si>
+    <t>26/00622/LATENS</t>
+  </si>
+  <si>
+    <t>Mease Valley</t>
+  </si>
+  <si>
+    <t>Edingale Village Hall Summer Show</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edingale Village Hall
+Moores Croft
+Edingale
+Tamworth
+Staffordshire
+B79 9LJ
+</t>
+  </si>
+  <si>
+    <t>26/00656/LATENL</t>
+  </si>
+  <si>
+    <t>Quiz Night Harlaston Village</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harlaston Village Hall
+Manor Lane
+Harlaston
+Tamworth
+Staffordshire
+B79 9JS
+</t>
+  </si>
+  <si>
+    <t>26/00664/LATENS</t>
   </si>
   <si>
     <t>Shenstone</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00513/LATENS</t>
   </si>
   <si>
     <t>Shenstone Village Hall T/A The Top Theatre Company</t>
   </si>
   <si>
     <t xml:space="preserve">Shenstone Village Hall
 Barnes Road
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LT
 </t>
   </si>
   <si>
     <t>26/00594/LATENS</t>
   </si>
   <si>
     <t>Private Party - Fabulous Fizz Bar</t>
   </si>
   <si>
     <t xml:space="preserve">21 Holly Hill Road
 Shenstone
 Lichfield
 Staffordshire
 WS14 0JF
 </t>
   </si>
   <si>
     <t>26/00565/LATENS</t>
   </si>
   <si>
-    <t>St Johns</t>
-[...6 lines deleted...]
-55 Upper St John Street
+    <t>Shenstone Library Sip And Paint Evening</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shenstone Library
+Main Street
+Shenstone
 Lichfield
 Staffordshire
-WS14 9DT
-[...3 lines deleted...]
-    <t>26/00291/LATENS</t>
+WS14 0NF
+</t>
+  </si>
+  <si>
+    <t>26/00646/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
   </si>
   <si>
-    <t>Summer Festa Outside The Old Picture House</t>
-[...4 lines deleted...]
-Tamworth Street
+    <t xml:space="preserve">Andrew Downing-Booth Estate Agents
+First Floor Units 5 - 7
+City Arcade
+Bore Street
 Lichfield
 Staffordshire
-WS13 6FL
-[...118 lines deleted...]
-    <t>26/00516/LATENS</t>
+WS13 6LZ
+</t>
+  </si>
+  <si>
+    <t>26/00660/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Period Extension</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
   </si>
   <si>
     <t>26/00569/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Extension Hours</t>
   </si>
   <si>
     <t>26/00570/LATENS</t>
   </si>
   <si>
     <t>26/00571/LATENS</t>
   </si>
   <si>
     <t>Whittington And Streethay</t>
   </si>
   <si>
-    <t>Laburnum House Conservative Party Lunch</t>
-[...43 lines deleted...]
-    <t>Bit End Field Country Show</t>
+    <t>Clares Tipsy Treats</t>
   </si>
   <si>
     <t xml:space="preserve">Bit End Field
 Vicarage Lane
 Whittington
 Lichfield
 Staffordshire
 WS14 9LQ
 </t>
   </si>
   <si>
+    <t>26/00663/LATENL</t>
+  </si>
+  <si>
+    <t>Bit End Field Country Show</t>
+  </si>
+  <si>
     <t>26/00529/LATENS</t>
+  </si>
+  <si>
+    <t>Woodhouse Community Farm Wedding Reception</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Woodhouse Community Farm
+Fisherwick Wood Lane
+Fisherwick Wood
+Lichfield
+Staffordshire
+WS13 8QG
+</t>
+  </si>
+  <si>
+    <t>26/00648/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Cruising Club Landrover Centre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Cruising Club
+Canal Side Cottages
+Huddlesford Lane
+Huddlesford
+Lichfield
+Staffordshire
+WS13 8PX
+</t>
+  </si>
+  <si>
+    <t>26/00627/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -668,58 +584,58 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1022,1084 +938,784 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="53.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="27.7109375" customWidth="1"/>
+    <col min="2" max="2" width="53.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.140625" customWidth="1"/>
     <col min="4" max="4" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="3">
-[...3 lines deleted...]
-        <v>46250</v>
+      <c r="E2" s="4">
+        <v>46270.416666666701</v>
+      </c>
+      <c r="F2" s="4">
+        <v>46270</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="3">
-[...3 lines deleted...]
-        <v>46258</v>
+      <c r="E3" s="4">
+        <v>46270.5625</v>
+      </c>
+      <c r="F3" s="4">
+        <v>46270</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3">
-[...3 lines deleted...]
-        <v>46260</v>
+      <c r="E4" s="4">
+        <v>46278.416666666701</v>
+      </c>
+      <c r="F4" s="4">
+        <v>46278</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="3">
-[...10 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="E5" s="4">
+        <v>46284.791666666701</v>
+      </c>
+      <c r="F5" s="4">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="B6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="3">
-[...2 lines deleted...]
-      <c r="F6" s="3">
+      <c r="D6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="4">
+        <v>46312.791666666701</v>
+      </c>
+      <c r="F6" s="4">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="4">
+        <v>46604.5</v>
+      </c>
+      <c r="F7" s="4">
+        <v>46607</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="4">
+        <v>46277.666666666701</v>
+      </c>
+      <c r="F8" s="4">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="4">
+        <v>46287.000011574099</v>
+      </c>
+      <c r="F9" s="4">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="4">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F10" s="4">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="4">
+        <v>46278.375</v>
+      </c>
+      <c r="F11" s="4">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="4">
+        <v>46290.5</v>
+      </c>
+      <c r="F12" s="4">
+        <v>46291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="4">
+        <v>46277.75</v>
+      </c>
+      <c r="F13" s="4">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="4">
+        <v>46278.458333333299</v>
+      </c>
+      <c r="F14" s="4">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="4">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F15" s="4">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="4">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F16" s="4">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="4">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F17" s="4">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="4">
+        <v>46270.5</v>
+      </c>
+      <c r="F18" s="4">
         <v>46270</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...263 lines deleted...]
-      <c r="B20" s="1" t="s">
+    <row r="19" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...9 lines deleted...]
-        <v>46348</v>
+      <c r="B19" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="4">
+        <v>46270.5</v>
+      </c>
+      <c r="F19" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="4">
+        <v>46270.5</v>
+      </c>
+      <c r="F20" s="4">
+        <v>46270</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="1" t="s">
+      <c r="A21" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...36 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="D21" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="E21" s="4">
+        <v>46270.541666666701</v>
+      </c>
+      <c r="F21" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C22" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E22" s="4">
+        <v>46270.583333333299</v>
+      </c>
+      <c r="F22" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E23" s="3">
-[...3 lines deleted...]
-        <v>46265</v>
+      <c r="B23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="4">
+        <v>46270.979166666701</v>
+      </c>
+      <c r="F23" s="4">
+        <v>46271</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="1" t="s">
-[...11 lines deleted...]
-      <c r="E24" s="3">
+      <c r="A24" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E24" s="4">
+        <v>46270.5</v>
+      </c>
+      <c r="F24" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="4">
+        <v>46277.791666666701</v>
+      </c>
+      <c r="F25" s="4">
+        <v>46277</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="4">
         <v>46267.770833333299</v>
       </c>
-      <c r="F24" s="3">
+      <c r="F26" s="4">
         <v>46270</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E25" s="3">
+    <row r="27" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="4">
         <v>46270.666666666701</v>
       </c>
-      <c r="F25" s="3">
+      <c r="F27" s="4">
         <v>46270</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="A27" s="1" t="s">
+    <row r="28" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...39 lines deleted...]
-      <c r="B29" s="1" t="s">
+      <c r="B28" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="1" t="s">
+      <c r="C28" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="E29" s="3">
-[...10 lines deleted...]
-      <c r="B30" s="1" t="s">
+      <c r="D28" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="1" t="s">
+      <c r="E28" s="4">
+        <v>46286.75</v>
+      </c>
+      <c r="F28" s="4">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E30" s="3">
-[...10 lines deleted...]
-      <c r="B31" s="1" t="s">
+      <c r="B29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="1" t="s">
+      <c r="D29" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="3">
-[...10 lines deleted...]
-      <c r="B32" s="1" t="s">
+      <c r="E29" s="4">
+        <v>46281.708333333299</v>
+      </c>
+      <c r="F29" s="4">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="1" t="s">
+      <c r="C30" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="E32" s="3">
-[...10 lines deleted...]
-      <c r="B33" s="1" t="s">
+      <c r="D30" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="1" t="s">
+      <c r="E30" s="4">
+        <v>46368.083333333299</v>
+      </c>
+      <c r="F30" s="4">
+        <v>46369</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E33" s="3">
-[...10 lines deleted...]
-      <c r="B34" s="1" t="s">
+      <c r="C31" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C34" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="1" t="s">
+      <c r="E31" s="4">
+        <v>46375.083333333299</v>
+      </c>
+      <c r="F31" s="4">
+        <v>46376</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E34" s="3">
-[...10 lines deleted...]
-      <c r="B35" s="1" t="s">
+      <c r="E32" s="4">
+        <v>46383.083333333299</v>
+      </c>
+      <c r="F32" s="4">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="1" t="s">
+      <c r="B33" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E35" s="3">
-[...10 lines deleted...]
-      <c r="B36" s="1" t="s">
+      <c r="C33" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="1" t="s">
+      <c r="D33" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E36" s="3">
-[...10 lines deleted...]
-      <c r="B37" s="1" t="s">
+      <c r="E33" s="4">
+        <v>46270.291666666701</v>
+      </c>
+      <c r="F33" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="1" t="s">
+      <c r="C34" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E37" s="3">
-[...10 lines deleted...]
-      <c r="B38" s="1" t="s">
+      <c r="E34" s="4">
+        <v>46270.416666666701</v>
+      </c>
+      <c r="F34" s="4">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="1" t="s">
+      <c r="C35" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="E38" s="3">
-[...10 lines deleted...]
-      <c r="B39" s="1" t="s">
+      <c r="D35" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="1" t="s">
+      <c r="E35" s="4">
+        <v>46270.583333333299</v>
+      </c>
+      <c r="F35" s="4">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E39" s="3">
-[...10 lines deleted...]
-      <c r="B40" s="1" t="s">
+      <c r="C36" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="1" t="s">
+      <c r="D36" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E40" s="3">
-[...223 lines deleted...]
-        <v>46270</v>
+      <c r="E36" s="4">
+        <v>46290.770833333299</v>
+      </c>
+      <c r="F36" s="4">
+        <v>46291</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>