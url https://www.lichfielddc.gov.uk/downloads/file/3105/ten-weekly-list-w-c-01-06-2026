--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -1,538 +1,315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AE7A4D1C-8F97-4B59-BB7D-4B2E40E0DDD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{06A885DF-206C-41AF-8162-32C95478FCF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="64">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
-  </si>
-[...61 lines deleted...]
-    <t>26/00549/LATENS</t>
   </si>
   <si>
     <t>Boley Park</t>
   </si>
   <si>
     <t>Boley Park Community Hall Barn Dance</t>
   </si>
   <si>
     <t xml:space="preserve">Boley Park Community Hall
 7 Ryknild Street
 Lichfield
 Staffordshire
 WS14 9XU
 </t>
   </si>
   <si>
     <t>26/00554/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Music Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>27/00001/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
-  </si>
-[...12 lines deleted...]
-    <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
+    <t>Hints Village Hall Quiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hints Village Hall
+School Lane
+Hints
+Tamworth
+Staffordshire
+B78 3DN
+</t>
+  </si>
+  <si>
+    <t>26/00718/LATENS</t>
+  </si>
+  <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
-    <t>Chase Terrace</t>
-[...8 lines deleted...]
-Burntwood
+    <t>Chadsmead</t>
+  </si>
+  <si>
+    <t>Friary Grange High School Octoberfest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Friary Grange High School
+Eastern Avenue
+Lichfield
 Staffordshire
-WS7 1AG
-[...3 lines deleted...]
-    <t>26/00632/LATENS</t>
+WS13 7EW
+</t>
+  </si>
+  <si>
+    <t>26/00720/LATENS</t>
   </si>
   <si>
     <t>Chasetown</t>
   </si>
   <si>
     <t>Vintage Liquid Taphouse Charity Event</t>
   </si>
   <si>
     <t xml:space="preserve">Vintage Liquid Taphouse
 Unit 1
 Lambourne House
 Bridge Cross Road
 Burntwood
 Staffordshire
 WS7 2BX
 </t>
   </si>
   <si>
     <t>26/00659/LATENS</t>
   </si>
   <si>
-    <t>Colton And The Ridwares</t>
-[...16 lines deleted...]
-  <si>
     <t>Hammerwich With Wall</t>
-  </si>
-[...14 lines deleted...]
-    <t>26/00645/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
-    <t>Leomansley</t>
-[...63 lines deleted...]
-  <si>
     <t>Mease Valley</t>
   </si>
   <si>
-    <t>Edingale Village Hall Summer Show</t>
+    <t>Charity Night</t>
   </si>
   <si>
     <t xml:space="preserve">Edingale Village Hall
 Moores Croft
 Edingale
 Tamworth
 Staffordshire
 B79 9LJ
 </t>
   </si>
   <si>
-    <t>26/00656/LATENL</t>
-[...14 lines deleted...]
-    <t>26/00664/LATENS</t>
+    <t>26/00721/LATENL</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
-    <t>Shenstone Village Hall T/A The Top Theatre Company</t>
+    <t>Britpop Event Shenstone</t>
   </si>
   <si>
     <t xml:space="preserve">Shenstone Village Hall
 Barnes Road
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LT
 </t>
   </si>
   <si>
-    <t>26/00594/LATENS</t>
-[...6 lines deleted...]
-Shenstone
+    <t>26/00699/LATENS</t>
+  </si>
+  <si>
+    <t>St Johns</t>
+  </si>
+  <si>
+    <t>St Michaels School Welcome Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Michaels Church Of England Primary School
+Cherry Orchard
 Lichfield
 Staffordshire
-WS14 0JF
-[...11 lines deleted...]
-Shenstone
+WS14 9AN
+</t>
+  </si>
+  <si>
+    <t>26/00692/LATENS</t>
+  </si>
+  <si>
+    <t>Stowe</t>
+  </si>
+  <si>
+    <t>7th Lichfield Scout Group Autumn Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7th Lichfield Scout Group
+Scout Hut
+Ash Grove
 Lichfield
 Staffordshire
-WS14 0NF
-[...19 lines deleted...]
-    <t>26/00660/LATENS</t>
+WS13 6ET
+</t>
+  </si>
+  <si>
+    <t>26/00688/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Period Extension</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
   </si>
   <si>
     <t>26/00569/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Extension Hours</t>
   </si>
   <si>
     <t>26/00570/LATENS</t>
   </si>
   <si>
     <t>26/00571/LATENS</t>
   </si>
   <si>
     <t>Whittington And Streethay</t>
-  </si>
-[...34 lines deleted...]
-    <t>26/00648/LATENS</t>
   </si>
   <si>
     <t>Lichfield Cruising Club Landrover Centre</t>
   </si>
   <si>
     <t xml:space="preserve">Lichfield Cruising Club
 Canal Side Cottages
 Huddlesford Lane
 Huddlesford
 Lichfield
 Staffordshire
 WS13 8PX
 </t>
   </si>
   <si>
     <t>26/00627/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
@@ -582,71 +359,79 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF004056"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -938,785 +723,448 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="53.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="4">
-[...10 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="E2" s="5">
+        <v>46312.791666666701</v>
+      </c>
+      <c r="F2" s="5">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="C3" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="4">
-[...3 lines deleted...]
-        <v>46270</v>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="5">
+        <v>46604.5</v>
+      </c>
+      <c r="F3" s="5">
+        <v>46607</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="4">
-[...3 lines deleted...]
-        <v>46278</v>
+      <c r="C4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5">
+        <v>46287.000011574099</v>
+      </c>
+      <c r="F4" s="5">
+        <v>46287</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="A5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="5">
+        <v>46311.5</v>
+      </c>
+      <c r="F5" s="5">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...19 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="5">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F6" s="5">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="4">
-[...7 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="5">
+        <v>46311.75</v>
+      </c>
+      <c r="F7" s="5">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="4">
-[...7 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="B8" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="D8" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="5">
+        <v>46290.5</v>
+      </c>
+      <c r="F8" s="5">
+        <v>46291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="4">
-[...10 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C9" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="4">
-[...3 lines deleted...]
-        <v>46287</v>
+      <c r="E9" s="5">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F9" s="5">
+        <v>46319</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="3" t="s">
+      <c r="A10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...6 lines deleted...]
-        <v>46377</v>
+      <c r="D10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="5">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F10" s="5">
+        <v>46334</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="A11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="E11" s="5">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F11" s="5">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="4">
-[...7 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="5">
+        <v>46292.625</v>
+      </c>
+      <c r="F12" s="5">
+        <v>46292</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="4">
-[...2 lines deleted...]
-      <c r="F12" s="4">
+      <c r="B13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="5">
+        <v>46368.708333333299</v>
+      </c>
+      <c r="F13" s="5">
+        <v>46368</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="5">
+        <v>46290.6875</v>
+      </c>
+      <c r="F14" s="5">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="5">
+        <v>46291.666666666701</v>
+      </c>
+      <c r="F15" s="5">
         <v>46291</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="D14" s="2" t="s">
+    <row r="16" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="4">
-[...30 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="2" t="s">
+      <c r="C16" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="E16" s="4">
-[...10 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="D16" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="2" t="s">
+      <c r="E16" s="5">
+        <v>46368.083333333299</v>
+      </c>
+      <c r="F16" s="5">
+        <v>46369</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E17" s="4">
-[...3 lines deleted...]
-        <v>46348</v>
+      <c r="C17" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="5">
+        <v>46375.083333333299</v>
+      </c>
+      <c r="F17" s="5">
+        <v>46376</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="A18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="E18" s="5">
+        <v>46383.083333333299</v>
+      </c>
+      <c r="F18" s="5">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="B19" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="4">
-[...10 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E19" s="4">
-[...339 lines deleted...]
-      <c r="E36" s="4">
+      <c r="E19" s="5">
         <v>46290.770833333299</v>
       </c>
-      <c r="F36" s="4">
+      <c r="F19" s="5">
         <v>46291</v>
       </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">