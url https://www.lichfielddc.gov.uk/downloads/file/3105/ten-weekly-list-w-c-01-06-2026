--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -4,53 +4,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{06A885DF-206C-41AF-8162-32C95478FCF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A9F58E6-5473-4FC0-860B-81D028C6D294}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="64">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
@@ -72,366 +72,356 @@
 </t>
   </si>
   <si>
     <t>26/00554/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Music Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>27/00001/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
+    <t>Hints Village Hall Quiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hints Village Hall
+School Lane
+Hints
+Tamworth
+Staffordshire
+B78 3DN
+</t>
+  </si>
+  <si>
+    <t>26/00718/LATENS</t>
+  </si>
+  <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
-    <t>25/00587/LATENS</t>
-[...16 lines deleted...]
-  <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
     <t>Chadsmead</t>
   </si>
   <si>
     <t>Friary Grange High School Octoberfest</t>
   </si>
   <si>
     <t xml:space="preserve">Friary Grange High School
 Eastern Avenue
 Lichfield
 Staffordshire
 WS13 7EW
 </t>
   </si>
   <si>
     <t>26/00720/LATENS</t>
   </si>
   <si>
-    <t>Chasetown</t>
-[...9 lines deleted...]
-Burntwood
+    <t>Colton And The Ridwares</t>
+  </si>
+  <si>
+    <t>St Marys Church Performance Evening</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Marys Church
+Bellamour Way
+Colton
+Rugeley
 Staffordshire
-WS7 2BX
-[...3 lines deleted...]
-    <t>26/00659/LATENS</t>
+WS15 3JW
+</t>
+  </si>
+  <si>
+    <t>26/00743/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
+  </si>
+  <si>
+    <t>Sips And Style Events</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manor Farm
+Wall Lane
+Wall
+Lichfield
+Staffordshire
+WS14 0AH
+</t>
+  </si>
+  <si>
+    <t>26/00739/LATENL</t>
+  </si>
+  <si>
+    <t>Rymans Pumpkin Event</t>
+  </si>
+  <si>
+    <t>26/00745/LATENL</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
-    <t>Mease Valley</t>
-[...8 lines deleted...]
-Tamworth
+    <t>Leomansley</t>
+  </si>
+  <si>
+    <t>6th Lichfield Scout Hut Social Evening</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6th Lichfield Scout Group
+Sixth Lichfield Scouts
+Christ Church Lane
+Lichfield
 Staffordshire
-B79 9LJ
-[...3 lines deleted...]
-    <t>26/00721/LATENL</t>
+WS13 8AY
+</t>
+  </si>
+  <si>
+    <t>26/00738/LATENL</t>
+  </si>
+  <si>
+    <t>Darwin Hall Community Hall Quiz Night</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darwin Hall Community Centre
+Heathcot Place
+Lichfield
+Staffordshire
+WS13 6RQ
+</t>
+  </si>
+  <si>
+    <t>26/00737/LATENS</t>
+  </si>
+  <si>
+    <t>Little Aston And Stonnall</t>
+  </si>
+  <si>
+    <t>SCAR Annual Social Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stonnall Village Hall
+114 Main Street
+Stonnall
+Walsall
+Staffordshire
+WS9 9DY
+</t>
+  </si>
+  <si>
+    <t>26/00746/LATENL</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
     <t>Britpop Event Shenstone</t>
   </si>
   <si>
     <t xml:space="preserve">Shenstone Village Hall
 Barnes Road
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LT
 </t>
   </si>
   <si>
     <t>26/00699/LATENS</t>
   </si>
   <si>
-    <t>St Johns</t>
-[...15 lines deleted...]
-  <si>
     <t>Stowe</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00688/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Period Extension</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
   </si>
   <si>
     <t>26/00569/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Extension Hours</t>
   </si>
   <si>
     <t>26/00570/LATENS</t>
   </si>
   <si>
     <t>26/00571/LATENS</t>
-  </si>
-[...17 lines deleted...]
-    <t>26/00627/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF004056"/>
+        <fgColor rgb="FF004254"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -723,448 +713,445 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="35.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.33203125" customWidth="1"/>
+    <col min="4" max="4" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.21875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="5">
+      <c r="E2" s="4">
         <v>46312.791666666701</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F2" s="4">
         <v>46312</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="3" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="4">
         <v>46604.5</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="4">
         <v>46607</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="5">
-[...7 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E4" s="4">
+        <v>46311.5</v>
+      </c>
+      <c r="F4" s="4">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="5">
-[...2 lines deleted...]
-      <c r="F5" s="5">
+      <c r="E5" s="4">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F5" s="4">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="4">
+        <v>46311.75</v>
+      </c>
+      <c r="F6" s="4">
         <v>46311</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="D7" s="3" t="s">
+    <row r="7" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="5">
-[...7 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="E7" s="4">
+        <v>46312.791666666701</v>
+      </c>
+      <c r="F7" s="4">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="5">
-[...7 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="C8" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="E8" s="4">
+        <v>46304.75</v>
+      </c>
+      <c r="F8" s="4">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="5">
+      <c r="C9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="4">
+        <v>46304.75</v>
+      </c>
+      <c r="F9" s="4">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="4">
         <v>46319.333333333299</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F10" s="4">
         <v>46319</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E10" s="5">
+    <row r="11" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="4">
         <v>46334.333333333299</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F11" s="4">
         <v>46334</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="3" t="s">
+    <row r="12" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="5">
+      <c r="D12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="4">
         <v>46347.333333333299</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F12" s="4">
         <v>46348</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="A13" s="3" t="s">
+    <row r="13" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="B13" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="4" t="s">
+      <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="D13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="4">
+        <v>46304.75</v>
+      </c>
+      <c r="F13" s="4">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="4">
+        <v>46305.75</v>
+      </c>
+      <c r="F14" s="4">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="4">
+        <v>46304.75</v>
+      </c>
+      <c r="F15" s="4">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="4">
         <v>46368.708333333299</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F16" s="4">
         <v>46368</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="E16" s="5">
+    <row r="17" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="4">
         <v>46368.083333333299</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F17" s="4">
         <v>46369</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="3" t="s">
+    <row r="18" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="5">
+      <c r="B18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="4">
         <v>46375.083333333299</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="4">
         <v>46376</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="3" t="s">
+    <row r="19" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="3" t="s">
+      <c r="B19" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E18" s="5">
+      <c r="D19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="4">
         <v>46383.083333333299</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F19" s="4">
         <v>46383</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">