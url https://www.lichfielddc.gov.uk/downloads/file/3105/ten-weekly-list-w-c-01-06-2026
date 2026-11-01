--- v6 (2026-10-12)
+++ v7 (2026-11-01)
@@ -1,329 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A9F58E6-5473-4FC0-860B-81D028C6D294}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B84C1E6A-2EA9-4857-9B37-0C5ED27C3BEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2640" yWindow="2640" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="105">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
-    <t>Boley Park</t>
-[...6 lines deleted...]
-7 Ryknild Street
+    <t>Alrewas And Fradley</t>
+  </si>
+  <si>
+    <t>Fradley Youth Centre 1st Fradley Scouting Quiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Youth And Community Centre
+Hay End Lane
+Fradley
 Lichfield
 Staffordshire
-WS14 9XU
-[...3 lines deleted...]
-    <t>26/00554/LATENS</t>
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00752/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Christmas Fair Elixir Bars And Events</t>
+  </si>
+  <si>
+    <t>26/00756/LATENS</t>
+  </si>
+  <si>
+    <t>Christmas Fair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Park Primary &amp; Nursery School
+Murphy Street
+Fradley
+Lichfield
+Staffordshire
+WS13 8TW
+</t>
+  </si>
+  <si>
+    <t>26/00794/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Music Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>27/00001/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
-    <t>Hints Village Hall Quiz</t>
+    <t>Panto</t>
   </si>
   <si>
     <t xml:space="preserve">Hints Village Hall
 School Lane
 Hints
 Tamworth
 Staffordshire
 B78 3DN
 </t>
   </si>
   <si>
-    <t>26/00718/LATENS</t>
+    <t>26/00823/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
-    <t>Chadsmead</t>
-[...6 lines deleted...]
-Eastern Avenue
+    <t>Chasetown</t>
+  </si>
+  <si>
+    <t>Hallowe'en Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vintage Liquid Taphouse
+Unit 1
+Lambourne House
+Bridge Cross Road
+Burntwood
+Staffordshire
+WS7 2BX
+</t>
+  </si>
+  <si>
+    <t>26/00766/LATENS</t>
+  </si>
+  <si>
+    <t>Curborough</t>
+  </si>
+  <si>
+    <t>Bonfire Tipples And Tonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charnwood Primary School
+Purcell Avenue
 Lichfield
 Staffordshire
-WS13 7EW
-[...21 lines deleted...]
-    <t>26/00743/LATENS</t>
+WS13 7PH
+</t>
+  </si>
+  <si>
+    <t>26/00797/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
-    <t>Sips And Style Events</t>
+    <t>Manor Farm Smashing Pumpkins</t>
   </si>
   <si>
     <t xml:space="preserve">Manor Farm
 Wall Lane
 Wall
 Lichfield
 Staffordshire
 WS14 0AH
 </t>
   </si>
   <si>
-    <t>26/00739/LATENL</t>
-[...8 lines deleted...]
-    <t>Grasmere Garden Centre Halloween Event</t>
+    <t>26/00810/LATENL</t>
+  </si>
+  <si>
+    <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
-    <t>26/00008/LATENS</t>
-[...4 lines deleted...]
-  <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
   </si>
   <si>
-    <t>6th Lichfield Scout Hut Social Evening</t>
-[...3 lines deleted...]
-Sixth Lichfield Scouts
+    <t>Martin Heath Hall Murder Mystery Evening</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Heath Hall
 Christ Church Lane
 Lichfield
 Staffordshire
 WS13 8AY
 </t>
   </si>
   <si>
-    <t>26/00738/LATENL</t>
-[...6 lines deleted...]
-Heathcot Place
+    <t>26/00790/LATENS</t>
+  </si>
+  <si>
+    <t>Longdon</t>
+  </si>
+  <si>
+    <t>Tipples And Tonics At School Bonfire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Cathedral School
+Church Hill
+Longdon Green
+Rugeley
+Staffordshire
+WS15 4PT
+</t>
+  </si>
+  <si>
+    <t>26/00791/LATENS</t>
+  </si>
+  <si>
+    <t>Mease Valley</t>
+  </si>
+  <si>
+    <t>Harlaston Village Hall Bingo Night</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harlaston Village Hall
+Manor Lane
+Harlaston
+Tamworth
+Staffordshire
+B79 9LE
+</t>
+  </si>
+  <si>
+    <t>26/00801/LATENS</t>
+  </si>
+  <si>
+    <t>Village Pantomime</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Andrews Church
+Church Street
+Clifton Campville
+Tamworth
+Staffordshire
+B79 0AR
+</t>
+  </si>
+  <si>
+    <t>27/00002/LATENS</t>
+  </si>
+  <si>
+    <t>Shenstone</t>
+  </si>
+  <si>
+    <t>Scout Family Quiz Night</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopers Rooms
+Main Street
+Shenstone
 Lichfield
 Staffordshire
-WS13 6RQ
-[...24 lines deleted...]
-    <t>Shenstone</t>
+WS14 0LZ
+</t>
+  </si>
+  <si>
+    <t>26/00755/LATENS</t>
   </si>
   <si>
     <t>Britpop Event Shenstone</t>
   </si>
   <si>
     <t xml:space="preserve">Shenstone Village Hall
 Barnes Road
 Shenstone
 Lichfield
 Staffordshire
 WS14 0LT
 </t>
   </si>
   <si>
     <t>26/00699/LATENS</t>
   </si>
   <si>
+    <t>St Johns</t>
+  </si>
+  <si>
+    <t>St Josephs RC PS PTFA Christmas Fayre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Josephs Roman Catholic Primary School
+Cherry Orchard
+Lichfield
+Staffordshire
+WS14 9AN
+</t>
+  </si>
+  <si>
+    <t>26/00818/LATENS</t>
+  </si>
+  <si>
     <t>Stowe</t>
+  </si>
+  <si>
+    <t>Tipples And Tonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Downing Booth Estate Agent
+Units 5 - 7
+City Arcade
+Bore Street
+Lichfield
+Staffordshire
+WS13 6LZ
+</t>
+  </si>
+  <si>
+    <t>26/00770/LATENS</t>
+  </si>
+  <si>
+    <t>George IV Christmas Light Switch On</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outside Bar
+George IV
+34 Bore Street
+Lichfield
+Staffordshire
+WS13 6LU
+</t>
+  </si>
+  <si>
+    <t>26/00785/LATENS</t>
+  </si>
+  <si>
+    <t>B And M Retail Limited Festive OPening</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B And M Retail Limited
+25 - 27 Market Street
+Lichfield
+Staffordshire
+WS13 6JX
+</t>
+  </si>
+  <si>
+    <t>26/00812/LATENS</t>
   </si>
   <si>
     <t>George IV Festive Period Extension</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
   </si>
   <si>
     <t>26/00569/LATENS</t>
   </si>
   <si>
+    <t>B And M Retail Limited Festive Opening</t>
+  </si>
+  <si>
+    <t>26/00813/LATENS</t>
+  </si>
+  <si>
     <t>George IV Festive Extension Hours</t>
   </si>
   <si>
     <t>26/00570/LATENS</t>
   </si>
   <si>
+    <t>26/00814/LATENS</t>
+  </si>
+  <si>
     <t>26/00571/LATENS</t>
+  </si>
+  <si>
+    <t>Summerfield And All Saints</t>
+  </si>
+  <si>
+    <t>Light Switch On Little Burntwood Pub Co LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swan Corner Shopping Centre
+Chase Road
+Burntwood
+Staffordshire
+WS7 0DW
+</t>
+  </si>
+  <si>
+    <t>26/00796/LATENS</t>
+  </si>
+  <si>
+    <t>Burntwood Light Switch On 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swan Corner Shopping Centre
+Chase Road
+Burntwood
+Staffordshire
+</t>
+  </si>
+  <si>
+    <t>26/00816/LATENS</t>
+  </si>
+  <si>
+    <t>Whittington And Streethay</t>
+  </si>
+  <si>
+    <t>YFC Bonfire BBQ Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Front Paddock And Barn
+Wigginton Fields Farm
+Main Road
+Wigginton
+Tamworth
+Staffordshire
+B79 9LH
+</t>
+  </si>
+  <si>
+    <t>26/00767/LATENS</t>
+  </si>
+  <si>
+    <t>PTA School Disco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Howard Primary School
+The Square
+Elford
+Tamworth
+Staffordshire
+B79 9DB
+</t>
+  </si>
+  <si>
+    <t>26/00782/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Rugby Club Firework Night</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Rugby Club
+Tamworth Road
+Lichfield
+Staffordshire
+WS14 9JE
+</t>
+  </si>
+  <si>
+    <t>26/00798/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -359,58 +552,56 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -713,444 +904,704 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.77734375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="41.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.28515625" customWidth="1"/>
+    <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="4">
-[...7 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="E2" s="2">
+        <v>46346.75</v>
+      </c>
+      <c r="F2" s="2">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="E3" s="2">
+        <v>46348.458333333299</v>
+      </c>
+      <c r="F3" s="2">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="4">
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="2">
+        <v>46353.645833333299</v>
+      </c>
+      <c r="F4" s="2">
+        <v>46353</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2">
         <v>46604.5</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F5" s="2">
         <v>46607</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="C5" s="3" t="s">
+    <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="4">
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="2">
+        <v>46360.5</v>
+      </c>
+      <c r="F6" s="2">
+        <v>46360</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2">
         <v>46377.000011574099</v>
       </c>
-      <c r="F5" s="4">
+      <c r="F7" s="2">
         <v>46377</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="B7" s="2" t="s">
+    <row r="8" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="C8" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="4">
-[...7 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="E8" s="2">
+        <v>46326.999305555597</v>
+      </c>
+      <c r="F8" s="2">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="C9" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="4">
-[...10 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2">
+        <v>46330.6875</v>
+      </c>
+      <c r="F9" s="2">
+        <v>46330</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="4">
-[...10 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="4">
-[...10 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="E10" s="2">
+        <v>46327.416666666701</v>
+      </c>
+      <c r="F10" s="2">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="4">
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="2">
         <v>46334.333333333299</v>
       </c>
-      <c r="F11" s="4">
+      <c r="F11" s="2">
         <v>46334</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>40</v>
+    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="E12" s="4">
+        <v>39</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="2">
         <v>46347.333333333299</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F12" s="2">
         <v>46348</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B13" s="2" t="s">
+    <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>43</v>
       </c>
+      <c r="B13" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="C13" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E13" s="4">
-[...10 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
+      <c r="E13" s="2">
+        <v>46333.791666666701</v>
+      </c>
+      <c r="F13" s="2">
+        <v>46333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="C14" s="3" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="A15" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
+      <c r="E14" s="2">
+        <v>46331.6875</v>
+      </c>
+      <c r="F14" s="2">
+        <v>46331</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="C15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="2">
+        <v>46339.770833333299</v>
+      </c>
+      <c r="F15" s="2">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...14 lines deleted...]
-        <v>54</v>
+      <c r="B16" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E16" s="4">
+      <c r="D16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="2">
+        <v>46417.5625</v>
+      </c>
+      <c r="F16" s="2">
+        <v>46417</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="2">
+        <v>46346.791666666701</v>
+      </c>
+      <c r="F17" s="2">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" s="2">
         <v>46368.708333333299</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F18" s="2">
         <v>46368</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E17" s="4">
+    <row r="19" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="2">
+        <v>46367.645833333299</v>
+      </c>
+      <c r="F19" s="2">
+        <v>46367</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="2">
+        <v>46323.708333333299</v>
+      </c>
+      <c r="F20" s="2">
+        <v>46323</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="2">
+        <v>46348.5</v>
+      </c>
+      <c r="F21" s="2">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="2">
+        <v>46363.291666666701</v>
+      </c>
+      <c r="F22" s="2">
+        <v>46368</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="2">
         <v>46368.083333333299</v>
       </c>
-      <c r="F17" s="4">
+      <c r="F23" s="2">
         <v>46369</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E18" s="4">
+    <row r="24" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="2">
+        <v>46370.291666666701</v>
+      </c>
+      <c r="F24" s="2">
+        <v>46375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2">
         <v>46375.083333333299</v>
       </c>
-      <c r="F18" s="4">
+      <c r="F25" s="2">
         <v>46376</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E19" s="4">
+    <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" s="2">
+        <v>46377.291666666701</v>
+      </c>
+      <c r="F26" s="2">
+        <v>46380</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" s="2">
         <v>46383.083333333299</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F27" s="2">
         <v>46383</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="2">
+        <v>46348.541666666701</v>
+      </c>
+      <c r="F28" s="2">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" s="2">
+        <v>46348.583333333299</v>
+      </c>
+      <c r="F29" s="2">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A30" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" s="2">
+        <v>46329.729166666701</v>
+      </c>
+      <c r="F30" s="2">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" s="2">
+        <v>46332.666666666701</v>
+      </c>
+      <c r="F31" s="2">
+        <v>46332</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="2">
+        <v>46332.75</v>
+      </c>
+      <c r="F32" s="2">
+        <v>46332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>