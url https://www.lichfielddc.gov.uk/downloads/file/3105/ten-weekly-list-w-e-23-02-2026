--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1,357 +1,465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{06F4F6F6-E19C-4D3B-A62D-583D0DB9210B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{34E93275-66E9-41F3-9B0F-ED0E65A8D7C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
     <t>Alrewas And Fradley</t>
   </si>
   <si>
-    <t>Scout Community Quiz Fradley Community Hall</t>
-[...11 lines deleted...]
-    <t>26/00067/LATENS</t>
+    <t>All Saints Church Jazz Duo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Saints Church
+Mill End Lane
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7BT
+</t>
+  </si>
+  <si>
+    <t>26/00208/LATENS</t>
   </si>
   <si>
     <t>Boley Park</t>
   </si>
   <si>
-    <t>Boley Park Community Hall 7th Lichfield Scouts Barn Dance</t>
+    <t>Boley Park Community Hall Fundraising Murder Mystery</t>
   </si>
   <si>
     <t xml:space="preserve">Boley Park Community Hall
 7 Ryknild Street
 Lichfield
 Staffordshire
 WS14 9XU
 </t>
   </si>
   <si>
-    <t>26/00104/LATENS</t>
-[...4 lines deleted...]
-  <si>
     <t>26/00027/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Freaks In A Field</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>26/00087/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
-    <t>Hints Village Hall Quiz Night</t>
+    <t>The Pavilion At Oscars Swinfen Hall Hotel Launch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swinfen Hall Hotel
+The Drive
+Lichfield
+Staffordshire
+WS14 9RE
+</t>
+  </si>
+  <si>
+    <t>26/00155/LATENS</t>
+  </si>
+  <si>
+    <t>Hints Village Hall Cookery Demo</t>
   </si>
   <si>
     <t xml:space="preserve">Hints Village Hall
 School Lane
 Hints
 Tamworth
 Staffordshire
 B78 3DN
 </t>
   </si>
   <si>
-    <t>26/00131/LATENS</t>
+    <t>26/00188/LATENS</t>
   </si>
   <si>
     <t>The Pavilion At Oscars Estate Swinfen Hall Old Dance Reunion</t>
   </si>
   <si>
     <t xml:space="preserve">The Pavilion At Oscars Estate 
 Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00073/LATENS</t>
   </si>
   <si>
     <t>Swinfen Hall Hotel Music Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Pavilion At Oscars
 Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00019/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00595/LATENS</t>
   </si>
   <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
-    <t xml:space="preserve">Swinfen Hall Hotel
-The Drive
+    <t>26/00085/LATENS</t>
+  </si>
+  <si>
+    <t>Blackbrook Barns</t>
+  </si>
+  <si>
+    <t>25/00587/LATENS</t>
+  </si>
+  <si>
+    <t>26/00002/LATENS</t>
+  </si>
+  <si>
+    <t>Chadsmead</t>
+  </si>
+  <si>
+    <t>Comedy Night, 6th Form Centre The Friary</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Friary Grange High School
+Eastern Avenue
 Lichfield
 Staffordshire
-WS14 9RE
-[...12 lines deleted...]
-    <t>26/00002/LATENS</t>
+WS13 7EW
+</t>
+  </si>
+  <si>
+    <t>26/00183/LATENS</t>
   </si>
   <si>
     <t>Colton And The Ridwares</t>
   </si>
   <si>
-    <t>Mavesyn Ridware And Hill Ridware Village Hall Pony Club</t>
+    <t>Mavesyn Ridware And Hill Ridware Village Hall 50th Birthday</t>
   </si>
   <si>
     <t xml:space="preserve">Mavesyn Ridware And Hill Ridware Village Hall
 Uttoxeter Road
 Hill Ridware
 Rugeley
 Staffordshire
 WS15 3QX
 </t>
   </si>
   <si>
-    <t>26/00107/LATENS</t>
+    <t>26/00158/LATENS</t>
+  </si>
+  <si>
+    <t>Brook House Farm Birthday Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brookhouse Farm
+Bancroft Lane
+Rugeley
+Staffordshire
+WS15 3QH
+</t>
+  </si>
+  <si>
+    <t>26/00157/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
-    <t>Grasmere Garden Centre Easter Event</t>
+    <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
-    <t>26/00006/LATENS</t>
-[...4 lines deleted...]
-  <si>
     <t>26/00007/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
+    <t>Highfield</t>
+  </si>
+  <si>
+    <t>Maple Hayes School Shakespeare In The Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maple Hayes Hall School
+Abnalls Lane
+Lichfield
+Staffordshire
+WS13 8BL
+</t>
+  </si>
+  <si>
+    <t>26/00151/LATENS</t>
+  </si>
+  <si>
     <t>Leomansley</t>
   </si>
   <si>
-    <t>Martin Heath Hall Quiz Night</t>
-[...3 lines deleted...]
-Christ Church Lane
+    <t>Bar Home World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar Home
+13 Bird Street
 Lichfield
 Staffordshire
-WS13 8AY
-[...14 lines deleted...]
-Shenstone
+WS13 6PW
+</t>
+  </si>
+  <si>
+    <t>26/00197/LATENS</t>
+  </si>
+  <si>
+    <t>Bar Home World Cup England Match</t>
+  </si>
+  <si>
+    <t>26/00198/LATENS</t>
+  </si>
+  <si>
+    <t>Little Aston And Stonnall</t>
+  </si>
+  <si>
+    <t>Stonnall Village Hall 40th Birthday</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stonnall Village Hall
+114 Main Street
+Stonnall
+Walsall
+Staffordshire
+WS9 9DY
+</t>
+  </si>
+  <si>
+    <t>26/00209/LATENS</t>
+  </si>
+  <si>
+    <t>Longdon</t>
+  </si>
+  <si>
+    <t>St James Church Folk Concert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St James Church
+Stafford Road
+Longdon
+Rugeley
+Staffordshire
+WS15 4PS
+</t>
+  </si>
+  <si>
+    <t>26/00205/LATENS</t>
+  </si>
+  <si>
+    <t>Mease Valley</t>
+  </si>
+  <si>
+    <t>Harlaston Village Hall Fashion Show</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harlaston Village Hall
+Manor Lane
+Harlaston
+Tamworth
+Staffordshire
+B79 9LE
+</t>
+  </si>
+  <si>
+    <t>26/00168/LATENS</t>
+  </si>
+  <si>
+    <t>St Johns</t>
+  </si>
+  <si>
+    <t>Sandfields Pumping Station Jolly Sailor Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandfields Pumping Station
+Chesterfield Road
 Lichfield
 Staffordshire
-WS14 0NF
-[...9 lines deleted...]
-    <t>26/00134/LATENS</t>
+WS14 0AA
+</t>
+  </si>
+  <si>
+    <t>26/00181/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
-  </si>
-[...12 lines deleted...]
-    <t>26/00127/LATENS</t>
   </si>
   <si>
     <t>Kings Head Outside The Front</t>
   </si>
   <si>
     <t>Lichfield Food &amp; Drink Festival May 2026
 Designated Pitch Allocated By The Event Organiser</t>
   </si>
   <si>
     <t>26/00097/LATENS</t>
   </si>
   <si>
+    <t>Ricco &amp; Loren Out The Front</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Food &amp; Drink Festival May 2026
+Designated Pitch Allocated By The Event Organiser
+</t>
+  </si>
+  <si>
+    <t>26/00200/LATENS</t>
+  </si>
+  <si>
     <t>Whittington And Streethay</t>
+  </si>
+  <si>
+    <t>Lichfield Cruising Club Land Rover Centre Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Cruising Club
+Canal Side Cottages
+Huddlesford Lane
+Huddlesford
+Lichfield
+Staffordshire
+WS13 8PX
+</t>
+  </si>
+  <si>
+    <t>26/00189/LATENS</t>
   </si>
   <si>
     <t>Sheepwash Farm Wild Festival</t>
   </si>
   <si>
     <t xml:space="preserve">Fields Near Stubby Leas/Sheepwash Farm
 Fisherwick Road
 Fisherwick
 Lichfield
 Staffordshire
 WS13 8PT
 </t>
   </si>
   <si>
     <t>26/00113/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
@@ -363,111 +471,111 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF004254"/>
+        <fgColor rgb="FF004056"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF004254"/>
+      <color rgb="FF004056"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -761,543 +869,663 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="54.140625" customWidth="1"/>
-    <col min="3" max="3" width="33.5703125" customWidth="1"/>
+    <col min="2" max="2" width="54.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.28515625" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="4">
-[...3 lines deleted...]
-        <v>46101</v>
+      <c r="E2" s="3">
+        <v>46130.75</v>
+      </c>
+      <c r="F2" s="3">
+        <v>46130</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="4">
-[...3 lines deleted...]
-        <v>46095</v>
+      <c r="E3" s="3">
+        <v>46179.791666666701</v>
+      </c>
+      <c r="F3" s="3">
+        <v>46179</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="4">
-[...3 lines deleted...]
-        <v>46179</v>
+      <c r="C4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="3">
+        <v>46219.666666666701</v>
+      </c>
+      <c r="F4" s="3">
+        <v>46222</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E5" s="4">
-[...3 lines deleted...]
-        <v>46222</v>
+      <c r="C5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3">
+        <v>46129.75</v>
+      </c>
+      <c r="F5" s="3">
+        <v>46129</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="3">
+        <v>46130.5</v>
+      </c>
+      <c r="F6" s="3">
+        <v>46130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="3">
+        <v>46145.541666666701</v>
+      </c>
+      <c r="F7" s="3">
+        <v>46145</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="3">
+        <v>46158.583333333299</v>
+      </c>
+      <c r="F8" s="3">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="3">
+        <v>46207.000011574099</v>
+      </c>
+      <c r="F9" s="3">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...51 lines deleted...]
-      <c r="F8" s="4">
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="3">
+        <v>46277.666666666701</v>
+      </c>
+      <c r="F10" s="3">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="3">
+        <v>46287.000011574099</v>
+      </c>
+      <c r="F11" s="3">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="3">
+        <v>46377.000011574099</v>
+      </c>
+      <c r="F12" s="3">
+        <v>46377</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="3">
+        <v>46150.75</v>
+      </c>
+      <c r="F13" s="3">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="3">
+        <v>46137.666666666701</v>
+      </c>
+      <c r="F14" s="3">
+        <v>46137</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="3">
+        <v>46165.770833333299</v>
+      </c>
+      <c r="F15" s="3">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="3">
+        <v>46256.333333333299</v>
+      </c>
+      <c r="F16" s="3">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="3">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F17" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="3">
+        <v>46334.333333333299</v>
+      </c>
+      <c r="F18" s="3">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="3">
+        <v>46347.333333333299</v>
+      </c>
+      <c r="F19" s="3">
+        <v>46348</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="3">
+        <v>46190.75</v>
+      </c>
+      <c r="F20" s="3">
+        <v>46193</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" s="3">
+        <v>46206.104166666701</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="3">
+        <v>46209.104166666701</v>
+      </c>
+      <c r="F22" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="3">
+        <v>46137.75</v>
+      </c>
+      <c r="F23" s="3">
+        <v>46137</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="3">
+        <v>46136.75</v>
+      </c>
+      <c r="F24" s="3">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="3">
+        <v>46137.791666666701</v>
+      </c>
+      <c r="F25" s="3">
+        <v>46137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="3">
+        <v>46130.833333333299</v>
+      </c>
+      <c r="F26" s="3">
+        <v>46130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="3">
+        <v>46158.375</v>
+      </c>
+      <c r="F27" s="3">
         <v>46159</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...295 lines deleted...]
-      <c r="F23" s="4">
+    <row r="28" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" s="3">
+        <v>46158.520833333299</v>
+      </c>
+      <c r="F28" s="3">
         <v>46159</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E24" s="4">
+    <row r="29" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="3">
+        <v>46136</v>
+      </c>
+      <c r="F29" s="3">
+        <v>46138</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30" s="3">
         <v>46170.541666666701</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F30" s="3">
         <v>46172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>