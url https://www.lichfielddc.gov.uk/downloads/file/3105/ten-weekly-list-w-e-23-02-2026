--- v1 (2026-04-09)
+++ v2 (2026-05-14)
@@ -1,261 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{34E93275-66E9-41F3-9B0F-ED0E65A8D7C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B72FC5C-3AD8-4C35-83AE-857BB583451F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="197">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
     <t>Alrewas And Fradley</t>
   </si>
   <si>
-    <t>All Saints Church Jazz Duo</t>
+    <t>All Saints Church Concert</t>
   </si>
   <si>
     <t xml:space="preserve">All Saints Church
 Mill End Lane
 Alrewas
 Burton Upon Trent
 Staffordshire
 DE13 7BT
 </t>
   </si>
   <si>
-    <t>26/00208/LATENS</t>
+    <t>26/00275/LATENS</t>
+  </si>
+  <si>
+    <t>The Laughing Duck Cafe Live Music</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outside Courtyard
+The Laughing Duck Cafe
+Fradley Junction
+Alrewas
+Burton Upon Trent
+Staffordshire
+DE13 7DN
+</t>
+  </si>
+  <si>
+    <t>26/00286/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Park Primary &amp; Nursery School FOFP Bingo Fundraiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Park Primary &amp; Nursery School
+Murphy Street
+Fradley
+Lichfield
+Staffordshire
+WS13 8TW
+</t>
+  </si>
+  <si>
+    <t>26/00254/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Village Hall Wedding Reception</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Village Hall
+Hay End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00281/LATENS</t>
+  </si>
+  <si>
+    <t>All Saints Church Choir Fundraiser</t>
+  </si>
+  <si>
+    <t>26/00308/LATENS</t>
+  </si>
+  <si>
+    <t>Armitage With Handsacre</t>
+  </si>
+  <si>
+    <t>Armitage With Handsacre Village Hall Village Day</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armitage With Handsacre Village Hall
+Shropshire Brook Road
+Handsacre
+Rugeley
+Staffordshire
+WS15 4UZ
+</t>
+  </si>
+  <si>
+    <t>26/00262/LATENS</t>
   </si>
   <si>
     <t>Boley Park</t>
   </si>
   <si>
     <t>Boley Park Community Hall Fundraising Murder Mystery</t>
   </si>
   <si>
     <t xml:space="preserve">Boley Park Community Hall
 7 Ryknild Street
 Lichfield
 Staffordshire
 WS14 9XU
 </t>
   </si>
   <si>
     <t>26/00027/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Freaks In A Field</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>26/00087/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
-  </si>
-[...42 lines deleted...]
-    <t>26/00073/LATENS</t>
   </si>
   <si>
     <t>Swinfen Hall Hotel Music Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Pavilion At Oscars
 Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00019/LATENS</t>
   </si>
   <si>
+    <t>Fairways - Deckerdence 21st Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fairways
+Drayton Lane
+Drayton Bassett
+Tamworth
+Staffordshire
+B78 3TS
+</t>
+  </si>
+  <si>
+    <t>26/00316/LATENS</t>
+  </si>
+  <si>
     <t>Blackbrook Barns LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00595/LATENS</t>
   </si>
   <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
+    <t xml:space="preserve">Swinfen Hall Hotel
+The Drive
+Lichfield
+Staffordshire
+WS14 9RE
+</t>
+  </si>
+  <si>
     <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
-    <t>Chadsmead</t>
-[...13 lines deleted...]
-    <t>26/00183/LATENS</t>
+    <t>Chasetown</t>
+  </si>
+  <si>
+    <t>Vintage Liquid Taphouse Private Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vintage Liquid Taphouse
+Unit 1
+Lambourne House
+Bridge Cross Road
+Burntwood
+Staffordshire
+WS7 2BX
+</t>
+  </si>
+  <si>
+    <t>26/00219/LATENS</t>
   </si>
   <si>
     <t>Colton And The Ridwares</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/00158/LATENS</t>
   </si>
   <si>
     <t>Brook House Farm Birthday Party</t>
   </si>
   <si>
     <t xml:space="preserve">Brookhouse Farm
 Bancroft Lane
 Rugeley
 Staffordshire
 WS15 3QH
 </t>
   </si>
   <si>
     <t>26/00157/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
@@ -284,197 +320,530 @@
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Highfield</t>
   </si>
   <si>
     <t>Maple Hayes School Shakespeare In The Park</t>
   </si>
   <si>
     <t xml:space="preserve">Maple Hayes Hall School
 Abnalls Lane
 Lichfield
 Staffordshire
 WS13 8BL
 </t>
   </si>
   <si>
     <t>26/00151/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
   </si>
   <si>
+    <t>The Wine House Restaurant And Free House Outside Servery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wine House Restaurant And Free House
+27 Bird Street
+Lichfield
+Staffordshire
+WS13 6PW
+</t>
+  </si>
+  <si>
+    <t>26/00221/LATENS</t>
+  </si>
+  <si>
+    <t>The Hedgehog World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hedgehog
+Stafford Road
+Lichfield
+Staffordshire
+WS13 8JB
+</t>
+  </si>
+  <si>
+    <t>26/00319/LATENS</t>
+  </si>
+  <si>
+    <t>26/00321/LATENS</t>
+  </si>
+  <si>
+    <t>26/00324/LATENS</t>
+  </si>
+  <si>
+    <t>26/00327/LATENS</t>
+  </si>
+  <si>
     <t>Bar Home World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Home
 13 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
     <t>26/00197/LATENS</t>
   </si>
   <si>
     <t>Bar Home World Cup England Match</t>
   </si>
   <si>
     <t>26/00198/LATENS</t>
   </si>
   <si>
-    <t>Little Aston And Stonnall</t>
-[...14 lines deleted...]
-    <t>26/00209/LATENS</t>
+    <t>The Hedgehog World Cup Screening</t>
+  </si>
+  <si>
+    <t>26/00320/LATENS</t>
+  </si>
+  <si>
+    <t>26/00322/LATENS</t>
+  </si>
+  <si>
+    <t>26/00325/LATENS</t>
+  </si>
+  <si>
+    <t>26/00326/LATENS</t>
+  </si>
+  <si>
+    <t>Kings Head Lichfield August Food Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Kings Head
+21 Bird Street
+Lichfield
+Staffordshire
+WS13 6PW
+</t>
+  </si>
+  <si>
+    <t>26/00307/LATENS</t>
+  </si>
+  <si>
+    <t>26/00222/LATENS</t>
   </si>
   <si>
     <t>Longdon</t>
   </si>
   <si>
-    <t>St James Church Folk Concert</t>
-[...11 lines deleted...]
-    <t>26/00205/LATENS</t>
+    <t>Lichfield Golf And Country Club 18th Birthday Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Golf And Country Club
+Tewnalls Lane
+Elmhurst
+Lichfield
+Staffordshire
+WS13 8HE
+</t>
+  </si>
+  <si>
+    <t>26/00295/LATENS</t>
   </si>
   <si>
     <t>Mease Valley</t>
   </si>
   <si>
-    <t>Harlaston Village Hall Fashion Show</t>
-[...4 lines deleted...]
-Harlaston
+    <t>Clifton Campville Country Fair Bus Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Millenium Green
+Clifton Campville
 Tamworth
 Staffordshire
-B79 9LE
-[...3 lines deleted...]
-    <t>26/00168/LATENS</t>
+B79 0AT
+</t>
+  </si>
+  <si>
+    <t>26/00285/LATENS</t>
+  </si>
+  <si>
+    <t>Shenstone</t>
+  </si>
+  <si>
+    <t>Greysbrooke PS Duck Race</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lammas Land
+Barnes Road
+Shenstone
+Lichfield
+Staffordshire
+WS14 0LT
+</t>
+  </si>
+  <si>
+    <t>26/00296/LATENS</t>
+  </si>
+  <si>
+    <t>Footherley Hall Summer Fete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Footherley Hall Residential Care Home
+Footherley Lane
+Lichfield
+Staffordshire
+WS14 0HG
+</t>
+  </si>
+  <si>
+    <t>26/00309/LATENS</t>
   </si>
   <si>
     <t>St Johns</t>
   </si>
   <si>
-    <t>Sandfields Pumping Station Jolly Sailor Event</t>
-[...3 lines deleted...]
-Chesterfield Road
+    <t>Bridge Tavern Outdoor Live Music</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bridge Tavern
+55 Upper St John Street
 Lichfield
 Staffordshire
-WS14 0AA
-[...3 lines deleted...]
-    <t>26/00181/LATENS</t>
+WS14 9DT
+</t>
+  </si>
+  <si>
+    <t>26/00288/LATENS</t>
+  </si>
+  <si>
+    <t>Bridge Tavern Outdoor Event</t>
+  </si>
+  <si>
+    <t>26/00289/LATENS</t>
+  </si>
+  <si>
+    <t>26/00290/LATENS</t>
+  </si>
+  <si>
+    <t>26/00291/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
+  </si>
+  <si>
+    <t>Perfect Tipple</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lichfield Food &amp; Drink Festival May 2026
+Designated Pitch Allocated By The Event Organiser
+</t>
+  </si>
+  <si>
+    <t>26/00277/LATENS</t>
   </si>
   <si>
     <t>Kings Head Outside The Front</t>
   </si>
   <si>
     <t>Lichfield Food &amp; Drink Festival May 2026
 Designated Pitch Allocated By The Event Organiser</t>
   </si>
   <si>
     <t>26/00097/LATENS</t>
   </si>
   <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Lucelas Ltd</t>
+  </si>
+  <si>
+    <t>26/00270/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Tigers Bar</t>
+  </si>
+  <si>
+    <t>26/00283/LATENS</t>
+  </si>
+  <si>
+    <t>Hurst View Cider</t>
+  </si>
+  <si>
+    <t>26/00255/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Bubbly Booth</t>
+  </si>
+  <si>
+    <t>26/00305/LATENL</t>
+  </si>
+  <si>
+    <t>North Rise Events</t>
+  </si>
+  <si>
+    <t>26/00299/LATENL</t>
+  </si>
+  <si>
+    <t>Old Vodka</t>
+  </si>
+  <si>
+    <t>26/00300/LATENL</t>
+  </si>
+  <si>
+    <t>Anthony Johnson</t>
+  </si>
+  <si>
+    <t>26/00287/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Salty Bills Bar</t>
+  </si>
+  <si>
+    <t>26/00263/LATENS</t>
+  </si>
+  <si>
+    <t>Harpers Craft Beer Box</t>
+  </si>
+  <si>
+    <t>26/00273/LATENS</t>
+  </si>
+  <si>
+    <t>Sangria Station</t>
+  </si>
+  <si>
+    <t>26/00279/LATENS</t>
+  </si>
+  <si>
+    <t>George IV Pavement Area</t>
+  </si>
+  <si>
+    <t>26/00280/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Classic Wine Co</t>
+  </si>
+  <si>
+    <t>26/00302/LATENL</t>
+  </si>
+  <si>
+    <t>Lichfield Food &amp; Drink Festival May 2026 Tipples _x0016_ Tonics</t>
+  </si>
+  <si>
+    <t>26/00297/LATENS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lichfield Food &amp; Drink Festival May 2026 Wine House Outside</t>
+  </si>
+  <si>
+    <t>26/00220/LATENS</t>
+  </si>
+  <si>
+    <t>Spiritualist</t>
+  </si>
+  <si>
+    <t>26/00311/LATENL</t>
+  </si>
+  <si>
+    <t>British Bus Bar</t>
+  </si>
+  <si>
+    <t>26/00301/LATENL</t>
+  </si>
+  <si>
     <t>Ricco &amp; Loren Out The Front</t>
   </si>
   <si>
-    <t xml:space="preserve">Lichfield Food &amp; Drink Festival May 2026
-[...3 lines deleted...]
-  <si>
     <t>26/00200/LATENS</t>
   </si>
   <si>
+    <t>7th Lichfield Scout Group Annual Celebration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7th Lichfield Scout Group
+Scout Hut
+Ash Grove
+Lichfield
+Staffordshire
+WS13 6ET
+</t>
+  </si>
+  <si>
+    <t>26/00245/LATENS</t>
+  </si>
+  <si>
+    <t>George IV Bower Event Outside Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">George IV
+34 Bore Street
+Lichfield
+Staffordshire
+WS13 6LU
+</t>
+  </si>
+  <si>
+    <t>26/00282/LATENS</t>
+  </si>
+  <si>
+    <t>Lichfield Bower Market 2026 Tipples &amp; Tonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minster Pool Walk
+Lichfield
+Staffordshire
+</t>
+  </si>
+  <si>
+    <t>26/00304/LATENS</t>
+  </si>
+  <si>
+    <t>Guildhall Fundraising Quiz For St Giles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guildhall
+Bore Street
+Lichfield
+Staffordshire
+WS13 6LX
+</t>
+  </si>
+  <si>
+    <t>26/00242/LATENS</t>
+  </si>
+  <si>
+    <t>George IV World Cup</t>
+  </si>
+  <si>
+    <t>26/00265/LATENS</t>
+  </si>
+  <si>
+    <t>26/00266/LATENS</t>
+  </si>
+  <si>
+    <t>Summer Festa Outside The Old Picture House</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outside Space
+The Old Picture House
+Tamworth Street
+Lichfield
+Staffordshire
+WS13 6FL
+</t>
+  </si>
+  <si>
+    <t>26/00230/LATENS</t>
+  </si>
+  <si>
     <t>Whittington And Streethay</t>
   </si>
   <si>
-    <t>Lichfield Cruising Club Land Rover Centre Event</t>
+    <t>Lichfield Cruising Club Landrover Centre</t>
   </si>
   <si>
     <t xml:space="preserve">Lichfield Cruising Club
 Canal Side Cottages
 Huddlesford Lane
 Huddlesford
 Lichfield
 Staffordshire
 WS13 8PX
 </t>
   </si>
   <si>
-    <t>26/00189/LATENS</t>
+    <t>26/00250/LATENS</t>
   </si>
   <si>
     <t>Sheepwash Farm Wild Festival</t>
   </si>
   <si>
     <t xml:space="preserve">Fields Near Stubby Leas/Sheepwash Farm
 Fisherwick Road
 Fisherwick
 Lichfield
 Staffordshire
 WS13 8PT
 </t>
   </si>
   <si>
     <t>26/00113/LATENS</t>
+  </si>
+  <si>
+    <t>Howard Primary School May Queen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Howard Primary School
+The Square
+Elford
+Tamworth
+Staffordshire
+B79 9DB
+</t>
+  </si>
+  <si>
+    <t>26/00303/LATENS</t>
+  </si>
+  <si>
+    <t>Thomas Spencer Hall Beetle Drive Fundraiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Spencer Hall
+St Giles Church Hall
+Church Street
+Whittington
+Lichfield
+Staffordshire
+WS14 9LE
+</t>
+  </si>
+  <si>
+    <t>26/00294/LATENS</t>
+  </si>
+  <si>
+    <t>Thomas Spencer Hall Dance Through The Decades</t>
+  </si>
+  <si>
+    <t>26/00318/LATENS</t>
+  </si>
+  <si>
+    <t>Woodhouse Farm Murder Mystery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Woodhouse Community Farm
+Fisherwick Wood Lane
+Fisherwick Wood
+Lichfield
+Staffordshire
+WS13 8QG
+</t>
+  </si>
+  <si>
+    <t>26/00313/LATENS</t>
+  </si>
+  <si>
+    <t>Woodhouse Community Farm Music Event</t>
+  </si>
+  <si>
+    <t>26/00317/LATENS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -510,74 +879,69 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -869,664 +1233,1584 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="54.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="46.28515625" customWidth="1"/>
+    <col min="2" max="2" width="55.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5703125" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="3">
-[...7 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="E2" s="4">
+        <v>46158.75</v>
+      </c>
+      <c r="F2" s="4">
+        <v>46158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="4">
+        <v>46166.5</v>
+      </c>
+      <c r="F3" s="4">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="3">
+      <c r="C4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="4">
+        <v>46178.791666666701</v>
+      </c>
+      <c r="F4" s="4">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="4">
+        <v>46179.5</v>
+      </c>
+      <c r="F5" s="4">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="4">
+        <v>46179.541666666701</v>
+      </c>
+      <c r="F6" s="4">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="4">
+        <v>46192.75</v>
+      </c>
+      <c r="F7" s="4">
+        <v>46194</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="4">
         <v>46179.791666666701</v>
       </c>
-      <c r="F3" s="3">
+      <c r="F8" s="4">
         <v>46179</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E4" s="3">
+    <row r="9" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="4">
         <v>46219.666666666701</v>
       </c>
-      <c r="F4" s="3">
+      <c r="F9" s="4">
         <v>46222</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="E8" s="3">
+    <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="4">
         <v>46158.583333333299</v>
       </c>
-      <c r="F8" s="3">
+      <c r="F10" s="4">
         <v>46159</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D9" s="1" t="s">
+    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="3">
+      <c r="B11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="4">
+        <v>46165.666666666701</v>
+      </c>
+      <c r="F11" s="4">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="4">
         <v>46207.000011574099</v>
       </c>
-      <c r="F9" s="3">
+      <c r="F12" s="4">
         <v>46207</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E10" s="3">
+    <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="4">
         <v>46277.666666666701</v>
       </c>
-      <c r="F10" s="3">
+      <c r="F13" s="4">
         <v>46278</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E11" s="3">
+    <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="4">
         <v>46287.000011574099</v>
       </c>
-      <c r="F11" s="3">
+      <c r="F14" s="4">
         <v>46287</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E12" s="3">
+    <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="4">
         <v>46377.000011574099</v>
       </c>
-      <c r="F12" s="3">
+      <c r="F15" s="4">
         <v>46377</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-      <c r="D15" s="1" t="s">
+    <row r="16" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E15" s="3">
+      <c r="B16" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="4">
+        <v>46158.999305555597</v>
+      </c>
+      <c r="F16" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="4">
         <v>46165.770833333299</v>
       </c>
-      <c r="F15" s="3">
+      <c r="F17" s="4">
         <v>46166</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E16" s="3">
+    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="4">
         <v>46256.333333333299</v>
       </c>
-      <c r="F16" s="3">
+      <c r="F18" s="4">
         <v>46257</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E17" s="3">
+    <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="4">
         <v>46319.333333333299</v>
       </c>
-      <c r="F17" s="3">
+      <c r="F19" s="4">
         <v>46319</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D18" s="1" t="s">
+    <row r="20" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="3">
+      <c r="B20" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="4">
         <v>46334.333333333299</v>
       </c>
-      <c r="F18" s="3">
+      <c r="F20" s="4">
         <v>46334</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D19" s="1" t="s">
+    <row r="21" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E19" s="3">
+      <c r="D21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="4">
         <v>46347.333333333299</v>
       </c>
-      <c r="F19" s="3">
+      <c r="F21" s="4">
         <v>46348</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E20" s="3">
+    <row r="22" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="4">
         <v>46190.75</v>
       </c>
-      <c r="F20" s="3">
+      <c r="F22" s="4">
         <v>46193</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E21" s="3">
+    <row r="23" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="4">
+        <v>46165.416666666701</v>
+      </c>
+      <c r="F23" s="4">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="4">
+        <v>46190.708333333299</v>
+      </c>
+      <c r="F24" s="4">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" s="4">
+        <v>46196.708333333299</v>
+      </c>
+      <c r="F25" s="4">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="4">
+        <v>46200.708333333299</v>
+      </c>
+      <c r="F26" s="4">
+        <v>46201</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="4">
+        <v>46205.958333333299</v>
+      </c>
+      <c r="F27" s="4">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="4">
         <v>46206.104166666701</v>
       </c>
-      <c r="F21" s="3">
+      <c r="F28" s="4">
         <v>46206</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E22" s="3">
+    <row r="29" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="4">
         <v>46209.104166666701</v>
       </c>
-      <c r="F22" s="3">
+      <c r="F29" s="4">
         <v>46209</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="1" t="s">
+    <row r="30" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="B30" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="4">
+        <v>46209.958333333299</v>
+      </c>
+      <c r="F30" s="4">
+        <v>46210</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E31" s="4">
+        <v>46213.958333333299</v>
+      </c>
+      <c r="F31" s="4">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="4">
+        <v>46217.958333333299</v>
+      </c>
+      <c r="F32" s="4">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="4">
+        <v>46221.958333333299</v>
+      </c>
+      <c r="F33" s="4">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="4">
+        <v>46263.375</v>
+      </c>
+      <c r="F34" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="C35" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E23" s="3">
-[...79 lines deleted...]
-      <c r="E27" s="3">
+      <c r="D35" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="4">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F35" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" s="4">
+        <v>46158.458333333299</v>
+      </c>
+      <c r="F36" s="4">
+        <v>46158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="4">
+        <v>46186.458333333299</v>
+      </c>
+      <c r="F37" s="4">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="4">
+        <v>46159.416666666701</v>
+      </c>
+      <c r="F38" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="4">
+        <v>46179.520833333299</v>
+      </c>
+      <c r="F39" s="4">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" s="4">
+        <v>46166.666666666701</v>
+      </c>
+      <c r="F40" s="4">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="4">
+        <v>46200.666666666701</v>
+      </c>
+      <c r="F41" s="4">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" s="4">
+        <v>46228.666666666701</v>
+      </c>
+      <c r="F42" s="4">
+        <v>46228</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E43" s="4">
+        <v>46264.666666666701</v>
+      </c>
+      <c r="F43" s="4">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A44" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E44" s="4">
+        <v>46158.333333333299</v>
+      </c>
+      <c r="F44" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E45" s="4">
         <v>46158.375</v>
       </c>
-      <c r="F27" s="3">
+      <c r="F45" s="4">
         <v>46159</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="51" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E28" s="3">
+    <row r="46" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A46" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E46" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F46" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A47" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E47" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F47" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A48" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E48" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F48" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A49" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E49" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F49" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A50" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E50" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F50" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A51" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="4">
+        <v>46158.375</v>
+      </c>
+      <c r="F51" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A52" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E52" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F52" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A53" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E53" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F53" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A54" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F54" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A55" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F55" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A56" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F56" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A57" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E57" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F57" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A58" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E58" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F58" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A59" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E59" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F59" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A60" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E60" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F60" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A61" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E61" s="4">
+        <v>46158.416666666701</v>
+      </c>
+      <c r="F61" s="4">
+        <v>46159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A62" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E62" s="4">
         <v>46158.520833333299</v>
       </c>
-      <c r="F28" s="3">
+      <c r="F62" s="4">
         <v>46159</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="102" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="E30" s="3">
+    <row r="63" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E63" s="4">
+        <v>46158.75</v>
+      </c>
+      <c r="F63" s="4">
+        <v>46158</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A64" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E64" s="4">
+        <v>46167.416666666701</v>
+      </c>
+      <c r="F64" s="4">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E65" s="4">
+        <v>46167.416666666701</v>
+      </c>
+      <c r="F65" s="4">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A66" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="E66" s="4">
+        <v>46184.770833333299</v>
+      </c>
+      <c r="F66" s="4">
+        <v>46184</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A67" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E67" s="4">
+        <v>46206.083333333299</v>
+      </c>
+      <c r="F67" s="4">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A68" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E68" s="4">
+        <v>46209.083333333299</v>
+      </c>
+      <c r="F68" s="4">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A69" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E69" s="4">
+        <v>46249.625</v>
+      </c>
+      <c r="F69" s="4">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A70" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="4">
+        <v>46164.770833333299</v>
+      </c>
+      <c r="F70" s="4">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A71" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E71" s="4">
         <v>46170.541666666701</v>
       </c>
-      <c r="F30" s="3">
+      <c r="F71" s="4">
         <v>46172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A72" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E72" s="4">
+        <v>46176.6875</v>
+      </c>
+      <c r="F72" s="4">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A73" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E73" s="4">
+        <v>46179.75</v>
+      </c>
+      <c r="F73" s="4">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+      <c r="A74" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E74" s="4">
+        <v>46185.791666666701</v>
+      </c>
+      <c r="F74" s="4">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E75" s="4">
+        <v>46213</v>
+      </c>
+      <c r="F75" s="4">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A76" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E76" s="4">
+        <v>46214.708333333299</v>
+      </c>
+      <c r="F76" s="4">
+        <v>46214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>