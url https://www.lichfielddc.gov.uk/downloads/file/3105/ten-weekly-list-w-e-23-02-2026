--- v2 (2026-05-14)
+++ v3 (2026-06-04)
@@ -1,153 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B72FC5C-3AD8-4C35-83AE-857BB583451F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{00A58D5B-5A2C-454B-8854-C583D56E3074}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="185">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Event Start Date</t>
   </si>
   <si>
     <t>Event End Date</t>
   </si>
   <si>
     <t>Alrewas And Fradley</t>
   </si>
   <si>
-    <t>All Saints Church Concert</t>
+    <t>Fradley Park Primary &amp; Nursery School FOFP Bingo Fundraiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Park Primary &amp; Nursery School
+Murphy Street
+Fradley
+Lichfield
+Staffordshire
+WS13 8TW
+</t>
+  </si>
+  <si>
+    <t>26/00254/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Village Hall Wedding Reception</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fradley Village Hall
+Hay End Lane
+Fradley
+Lichfield
+Staffordshire
+WS13 8NL
+</t>
+  </si>
+  <si>
+    <t>26/00281/LATENS</t>
+  </si>
+  <si>
+    <t>All Saints Church Choir Fundraiser</t>
   </si>
   <si>
     <t xml:space="preserve">All Saints Church
 Mill End Lane
 Alrewas
 Burton Upon Trent
 Staffordshire
 DE13 7BT
 </t>
   </si>
   <si>
-    <t>26/00275/LATENS</t>
-[...7 lines deleted...]
-Fradley Junction
+    <t>26/00308/LATENS</t>
+  </si>
+  <si>
+    <t>Alderhay Lichfield Conservative Assoc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alderhay
+Mill End Lane
 Alrewas
 Burton Upon Trent
 Staffordshire
-DE13 7DN
-[...39 lines deleted...]
-    <t>26/00308/LATENS</t>
+DE13 7BX
+</t>
+  </si>
+  <si>
+    <t>26/00348/LATENS</t>
+  </si>
+  <si>
+    <t>Fradley Park School Summer Fair</t>
+  </si>
+  <si>
+    <t>26/00350/LATENS</t>
   </si>
   <si>
     <t>Armitage With Handsacre</t>
   </si>
   <si>
     <t>Armitage With Handsacre Village Hall Village Day</t>
   </si>
   <si>
     <t xml:space="preserve">Armitage With Handsacre Village Hall
 Shropshire Brook Road
 Handsacre
 Rugeley
 Staffordshire
 WS15 4UZ
 </t>
   </si>
   <si>
     <t>26/00262/LATENS</t>
   </si>
   <si>
     <t>Boley Park</t>
   </si>
   <si>
     <t>Boley Park Community Hall Fundraising Murder Mystery</t>
   </si>
@@ -160,669 +159,669 @@
 </t>
   </si>
   <si>
     <t>26/00027/LATENS</t>
   </si>
   <si>
     <t>Boney Hay And Central</t>
   </si>
   <si>
     <t>The Barns Small Holding Freaks In A Field</t>
   </si>
   <si>
     <t xml:space="preserve">The Barns Small Holding
 Chorley Road
 Burntwood
 Staffordshire
 </t>
   </si>
   <si>
     <t>26/00087/LATENS</t>
   </si>
   <si>
     <t>Bourne Vale</t>
   </si>
   <si>
-    <t>Swinfen Hall Hotel Music Event</t>
-[...18 lines deleted...]
-Drayton Lane
+    <t>Tipples And Tonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buzzards Valley Wines And Vineyard
+37 Shirrall Drive
 Drayton Bassett
 Tamworth
 Staffordshire
-B78 3TS
-[...3 lines deleted...]
-    <t>26/00316/LATENS</t>
+B78 3EQ
+</t>
+  </si>
+  <si>
+    <t>26/00388/LATENL</t>
   </si>
   <si>
     <t>Blackbrook Barns LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Blackbrook Barns
 London Road
 Swinfen
 Lichfield
 Staffordshire
 WS14 0PS
 </t>
   </si>
   <si>
     <t>25/00595/LATENS</t>
   </si>
   <si>
+    <t>Hints Village Hall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hints Village Hall
+School Lane
+Hints
+Tamworth
+Staffordshire
+B78 3DN
+</t>
+  </si>
+  <si>
+    <t>26/00361/LATENS</t>
+  </si>
+  <si>
     <t>The Pavilion At Oscars Swinfen Hall Hotel Pre Wedding Party</t>
   </si>
   <si>
     <t xml:space="preserve">Swinfen Hall Hotel
 The Drive
 Lichfield
 Staffordshire
 WS14 9RE
 </t>
   </si>
   <si>
     <t>26/00085/LATENS</t>
   </si>
   <si>
     <t>Blackbrook Barns</t>
   </si>
   <si>
     <t>25/00587/LATENS</t>
   </si>
   <si>
     <t>26/00002/LATENS</t>
   </si>
   <si>
+    <t>Chadsmead</t>
+  </si>
+  <si>
+    <t>Friary School Stage Production Matilda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Friary Grange High School
+Eastern Avenue
+Lichfield
+Staffordshire
+WS13 7EW
+</t>
+  </si>
+  <si>
+    <t>26/00352/LATENS</t>
+  </si>
+  <si>
     <t>Chasetown</t>
   </si>
   <si>
-    <t>Vintage Liquid Taphouse Private Party</t>
+    <t>Vintage Liquid Taphouse</t>
   </si>
   <si>
     <t xml:space="preserve">Vintage Liquid Taphouse
 Unit 1
 Lambourne House
 Bridge Cross Road
 Burntwood
 Staffordshire
 WS7 2BX
 </t>
   </si>
   <si>
-    <t>26/00219/LATENS</t>
-[...16 lines deleted...]
-    <t>26/00157/LATENS</t>
+    <t>26/00372/LATENS</t>
+  </si>
+  <si>
+    <t>26/00374/LATENS</t>
+  </si>
+  <si>
+    <t>Fazeley</t>
+  </si>
+  <si>
+    <t>Three Horseshoes England V Croatia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Three Horseshoes
+New Street
+Fazeley
+Tamworth
+Staffordshire
+B78 3RD
+</t>
+  </si>
+  <si>
+    <t>26/00380/LATENS</t>
+  </si>
+  <si>
+    <t>Three Horseshoes England V Ghana</t>
+  </si>
+  <si>
+    <t>26/00381/LATENS</t>
+  </si>
+  <si>
+    <t>Three Horseshoes England V Panama</t>
+  </si>
+  <si>
+    <t>26/00382/LATENS</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
+  </si>
+  <si>
+    <t>Chesterfield Farm Wedding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chesterfield Farm
+Ashcroft Lane
+Wall
+Lichfield
+Staffordshire
+WS14 0EH
+</t>
+  </si>
+  <si>
+    <t>26/00333/LATENS</t>
+  </si>
+  <si>
+    <t>Manor Farm - British Bus Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manor Farm
+Wall Lane
+Wall
+Lichfield
+Staffordshire
+WS14 0AH
+</t>
+  </si>
+  <si>
+    <t>26/00359/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Summer Event</t>
   </si>
   <si>
     <t xml:space="preserve">Grasmere Gardens Garden Centre
 Lichfield Road
 Brownhills
 Walsall
 West Midlands
 WS8 6LL
 </t>
   </si>
   <si>
     <t>26/00007/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Halloween Event</t>
   </si>
   <si>
     <t>26/00008/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Darkside Event</t>
   </si>
   <si>
     <t>26/00009/LATENS</t>
   </si>
   <si>
     <t>Grasmere Garden Centre Christmas Event</t>
   </si>
   <si>
     <t>26/00015/LATENS</t>
   </si>
   <si>
     <t>Highfield</t>
   </si>
   <si>
+    <t>Tipples And Tonics At Bracken House</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bracken House
+Bracken Close
+Burntwood
+Staffordshire
+WS7 9BD
+</t>
+  </si>
+  <si>
+    <t>26/00383/LATENL</t>
+  </si>
+  <si>
     <t>Maple Hayes School Shakespeare In The Park</t>
   </si>
   <si>
     <t xml:space="preserve">Maple Hayes Hall School
 Abnalls Lane
 Lichfield
 Staffordshire
 WS13 8BL
 </t>
   </si>
   <si>
     <t>26/00151/LATENS</t>
   </si>
   <si>
     <t>Leomansley</t>
   </si>
   <si>
+    <t>The Hedgehog World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hedgehog
+Stafford Road
+Lichfield
+Staffordshire
+WS13 8JB
+</t>
+  </si>
+  <si>
+    <t>26/00319/LATENS</t>
+  </si>
+  <si>
+    <t>26/00321/LATENS</t>
+  </si>
+  <si>
+    <t>26/00324/LATENS</t>
+  </si>
+  <si>
+    <t>26/00327/LATENS</t>
+  </si>
+  <si>
+    <t>Bar Home World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar Home
+13 Bird Street
+Lichfield
+Staffordshire
+WS13 6PW
+</t>
+  </si>
+  <si>
+    <t>26/00197/LATENS</t>
+  </si>
+  <si>
+    <t>Bar Home World Cup England Match</t>
+  </si>
+  <si>
+    <t>26/00198/LATENS</t>
+  </si>
+  <si>
+    <t>The Hedgehog World Cup Screening</t>
+  </si>
+  <si>
+    <t>26/00320/LATENS</t>
+  </si>
+  <si>
+    <t>26/00322/LATENS</t>
+  </si>
+  <si>
+    <t>26/00325/LATENS</t>
+  </si>
+  <si>
+    <t>26/00326/LATENS</t>
+  </si>
+  <si>
+    <t>Kings Head Lichfield August Food Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Kings Head
+21 Bird Street
+Lichfield
+Staffordshire
+WS13 6PW
+</t>
+  </si>
+  <si>
+    <t>26/00307/LATENS</t>
+  </si>
+  <si>
     <t>The Wine House Restaurant And Free House Outside Servery</t>
   </si>
   <si>
     <t xml:space="preserve">The Wine House Restaurant And Free House
 27 Bird Street
 Lichfield
 Staffordshire
 WS13 6PW
 </t>
   </si>
   <si>
-    <t>26/00221/LATENS</t>
-[...73 lines deleted...]
-  <si>
     <t>26/00222/LATENS</t>
   </si>
   <si>
     <t>Longdon</t>
   </si>
   <si>
-    <t>Lichfield Golf And Country Club 18th Birthday Party</t>
-[...11 lines deleted...]
-    <t>26/00295/LATENS</t>
+    <t>Cherry Orchard Farm 60th Birthday Party</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherry Orchard Farm
+Church Hill
+Longdon Green
+Rugeley
+Staffordshire
+WS15 4PX
+</t>
+  </si>
+  <si>
+    <t>26/00334/LATENS</t>
   </si>
   <si>
     <t>Mease Valley</t>
   </si>
   <si>
     <t>Clifton Campville Country Fair Bus Bar</t>
   </si>
   <si>
     <t xml:space="preserve">Millenium Green
 Clifton Campville
 Tamworth
 Staffordshire
 B79 0AT
 </t>
   </si>
   <si>
     <t>26/00285/LATENS</t>
   </si>
   <si>
     <t>Shenstone</t>
   </si>
   <si>
-    <t>Greysbrooke PS Duck Race</t>
-[...13 lines deleted...]
-  <si>
     <t>Footherley Hall Summer Fete</t>
   </si>
   <si>
     <t xml:space="preserve">Footherley Hall Residential Care Home
 Footherley Lane
 Lichfield
 Staffordshire
 WS14 0HG
 </t>
   </si>
   <si>
     <t>26/00309/LATENS</t>
   </si>
   <si>
+    <t>Fox &amp; Hounds England V Croatia Football</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fox And Hounds
+44 Main Street
+Shenstone
+Lichfield
+Staffordshire
+WS14 0NB
+</t>
+  </si>
+  <si>
+    <t>26/00353/LATENS</t>
+  </si>
+  <si>
+    <t>Old Curch Tower - Longest Day</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Old Church Tower
+St Johns Hill
+Shenstone
+Lichfield
+Staffordshire
+</t>
+  </si>
+  <si>
+    <t>26/00370/LATENS</t>
+  </si>
+  <si>
+    <t>Fox And Hounds</t>
+  </si>
+  <si>
+    <t>26/00362/LATENS</t>
+  </si>
+  <si>
+    <t>Fox And Hounds World Cup</t>
+  </si>
+  <si>
+    <t>26/00364/LATENS</t>
+  </si>
+  <si>
+    <t>Railway Inn Shenstone Village Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Railway Inn
+4 Main Street
+Shenstone
+Lichfield
+Staffordshire
+WS14 0LZ
+</t>
+  </si>
+  <si>
+    <t>26/00385/LATENS</t>
+  </si>
+  <si>
     <t>St Johns</t>
   </si>
   <si>
-    <t>Bridge Tavern Outdoor Live Music</t>
+    <t>St Michaels School Summer Fayre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Michaels Church Of England Primary School
+Cherry Orchard
+Lichfield
+Staffordshire
+WS14 9AN
+</t>
+  </si>
+  <si>
+    <t>26/00368/LATENS</t>
+  </si>
+  <si>
+    <t>Bridge Tavern Outdoor Event</t>
   </si>
   <si>
     <t xml:space="preserve">The Bridge Tavern
 55 Upper St John Street
 Lichfield
 Staffordshire
 WS14 9DT
 </t>
   </si>
   <si>
-    <t>26/00288/LATENS</t>
-[...4 lines deleted...]
-  <si>
     <t>26/00289/LATENS</t>
   </si>
   <si>
+    <t>St Joseph Primary School Summer Fayre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St Josephs Roman Catholic Primary School
+Cherry Orchard
+Lichfield
+Staffordshire
+WS14 9AN
+</t>
+  </si>
+  <si>
+    <t>26/00347/LATENS</t>
+  </si>
+  <si>
     <t>26/00290/LATENS</t>
   </si>
   <si>
     <t>26/00291/LATENS</t>
   </si>
   <si>
     <t>Stowe</t>
   </si>
   <si>
-    <t>Perfect Tipple</t>
-[...137 lines deleted...]
-    <t>George IV Bower Event Outside Bar</t>
+    <t>Guildhall Fundraising Quiz For St Giles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guildhall
+Bore Street
+Lichfield
+Staffordshire
+WS13 6LX
+</t>
+  </si>
+  <si>
+    <t>26/00242/LATENS</t>
+  </si>
+  <si>
+    <t>Doctor Johnson BBQ Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doctor Johnson
+Netherstowe
+Lichfield
+Staffordshire
+WS13 6TS
+</t>
+  </si>
+  <si>
+    <t>26/00337/LATENS</t>
+  </si>
+  <si>
+    <t>George IV World Cup</t>
   </si>
   <si>
     <t xml:space="preserve">George IV
 34 Bore Street
 Lichfield
 Staffordshire
 WS13 6LU
 </t>
-  </si>
-[...30 lines deleted...]
-    <t>George IV World Cup</t>
   </si>
   <si>
     <t>26/00265/LATENS</t>
   </si>
   <si>
     <t>26/00266/LATENS</t>
   </si>
   <si>
     <t>Summer Festa Outside The Old Picture House</t>
   </si>
   <si>
     <t xml:space="preserve">Outside Space
 The Old Picture House
 Tamworth Street
 Lichfield
 Staffordshire
 WS13 6FL
 </t>
   </si>
   <si>
     <t>26/00230/LATENS</t>
   </si>
   <si>
     <t>Whittington And Streethay</t>
-  </si>
-[...29 lines deleted...]
-    <t>26/00113/LATENS</t>
   </si>
   <si>
     <t>Howard Primary School May Queen</t>
   </si>
   <si>
     <t xml:space="preserve">Howard Primary School
 The Square
 Elford
 Tamworth
 Staffordshire
 B79 9DB
 </t>
   </si>
   <si>
     <t>26/00303/LATENS</t>
   </si>
   <si>
     <t>Thomas Spencer Hall Beetle Drive Fundraiser</t>
   </si>
   <si>
     <t xml:space="preserve">Thomas Spencer Hall
 St Giles Church Hall
 Church Street
 Whittington
 Lichfield
 Staffordshire
 WS14 9LE
 </t>
   </si>
   <si>
     <t>26/00294/LATENS</t>
   </si>
   <si>
     <t>Thomas Spencer Hall Dance Through The Decades</t>
   </si>
   <si>
     <t>26/00318/LATENS</t>
+  </si>
+  <si>
+    <t>Horse And Jockey World Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Field At Rear
+Horse And Jockey
+Tamworth Road
+Lichfield
+Staffordshire
+WS14 9JE
+</t>
+  </si>
+  <si>
+    <t>26/00391/LATENS</t>
+  </si>
+  <si>
+    <t>Horse &amp; Jockey Summer DJ Event</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Field At The Rear
+Horse And Jockey
+Tamworth Road
+Lichfield
+Staffordshire
+WS14 9JE
+</t>
+  </si>
+  <si>
+    <t>26/00384/LATENS</t>
+  </si>
+  <si>
+    <t>26/00392/LATENS</t>
+  </si>
+  <si>
+    <t>26/00393/LATENS</t>
   </si>
   <si>
     <t>Woodhouse Farm Murder Mystery</t>
   </si>
   <si>
     <t xml:space="preserve">Woodhouse Community Farm
 Fisherwick Wood Lane
 Fisherwick Wood
 Lichfield
 Staffordshire
 WS13 8QG
 </t>
   </si>
   <si>
     <t>26/00313/LATENS</t>
   </si>
   <si>
     <t>Woodhouse Community Farm Music Event</t>
   </si>
   <si>
     <t>26/00317/LATENS</t>
   </si>
 </sst>
 </file>
 
@@ -898,50 +897,55 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF004056"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1233,184 +1237,184 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="41.5703125" customWidth="1"/>
+    <col min="3" max="3" width="40.28515625" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="4">
-        <v>46158.75</v>
+        <v>46178.791666666701</v>
       </c>
       <c r="F2" s="4">
-        <v>46158</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="4">
-        <v>46166.5</v>
+        <v>46179.5</v>
       </c>
       <c r="F3" s="4">
-        <v>46166</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="4">
-        <v>46178.791666666701</v>
+        <v>46179.541666666701</v>
       </c>
       <c r="F4" s="4">
-        <v>46178</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="4">
-        <v>46179.5</v>
+        <v>46193.520833333299</v>
       </c>
       <c r="F5" s="4">
-        <v>46179</v>
+        <v>46193</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="4">
-        <v>46179.541666666701</v>
+        <v>46200.541666666701</v>
       </c>
       <c r="F6" s="4">
-        <v>46179</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="4">
         <v>46192.75</v>
       </c>
       <c r="F7" s="4">
         <v>46194</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>25</v>
@@ -1443,1373 +1447,1213 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4">
         <v>46219.666666666701</v>
       </c>
       <c r="F9" s="4">
         <v>46222</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="4">
-        <v>46158.583333333299</v>
+        <v>46180.5</v>
       </c>
       <c r="F10" s="4">
-        <v>46159</v>
+        <v>46180</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="4">
-        <v>46165.666666666701</v>
+        <v>46207.000011574099</v>
       </c>
       <c r="F11" s="4">
-        <v>46166</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="4">
-        <v>46207.000011574099</v>
+        <v>46207.5</v>
       </c>
       <c r="F12" s="4">
         <v>46207</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="4">
         <v>46277.666666666701</v>
       </c>
       <c r="F13" s="4">
         <v>46278</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="4">
         <v>46287.000011574099</v>
       </c>
       <c r="F14" s="4">
         <v>46287</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="4">
         <v>46377.000011574099</v>
       </c>
       <c r="F15" s="4">
         <v>46377</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="102" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4">
-        <v>46158.999305555597</v>
+        <v>46190.75</v>
       </c>
       <c r="F16" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46192</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="4">
-        <v>46165.770833333299</v>
+        <v>46190.5</v>
       </c>
       <c r="F17" s="4">
-        <v>46166</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="4">
-        <v>46256.333333333299</v>
+        <v>46200.5</v>
       </c>
       <c r="F18" s="4">
-        <v>46257</v>
+        <v>46201</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="4">
-        <v>46319.333333333299</v>
+        <v>46190.875</v>
       </c>
       <c r="F19" s="4">
-        <v>46319</v>
+        <v>46191</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4">
-        <v>46334.333333333299</v>
+        <v>46196.875</v>
       </c>
       <c r="F20" s="4">
-        <v>46334</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="4">
+        <v>46200.916666666701</v>
+      </c>
+      <c r="F21" s="4">
+        <v>46201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E21" s="4">
-[...7 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="B22" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="C22" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="D22" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="E22" s="4">
+        <v>46179.5625</v>
+      </c>
+      <c r="F22" s="4">
+        <v>46180</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E22" s="4">
-[...7 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="D23" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="E23" s="4">
+        <v>46194.416666666701</v>
+      </c>
+      <c r="F23" s="4">
+        <v>46194</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="C24" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="E23" s="4">
-[...10 lines deleted...]
-      <c r="B24" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="E24" s="4">
+        <v>46256.333333333299</v>
+      </c>
+      <c r="F24" s="4">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="C25" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E24" s="4">
-[...16 lines deleted...]
-      <c r="D25" s="2" t="s">
+      <c r="E25" s="4">
+        <v>46319.333333333299</v>
+      </c>
+      <c r="F25" s="4">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E25" s="4">
-[...12 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="4">
-        <v>46200.708333333299</v>
+        <v>46334.333333333299</v>
       </c>
       <c r="F26" s="4">
-        <v>46201</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46334</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E27" s="4">
-        <v>46205.958333333299</v>
+        <v>46347.333333333299</v>
       </c>
       <c r="F27" s="4">
-        <v>46207</v>
+        <v>46348</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E28" s="4">
-        <v>46206.104166666701</v>
+        <v>46179.4375</v>
       </c>
       <c r="F28" s="4">
-        <v>46206</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E29" s="4">
-        <v>46209.104166666701</v>
+        <v>46190.75</v>
       </c>
       <c r="F29" s="4">
-        <v>46209</v>
+        <v>46193</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E30" s="4">
-        <v>46209.958333333299</v>
+        <v>46190.708333333299</v>
       </c>
       <c r="F30" s="4">
-        <v>46210</v>
+        <v>46191</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E31" s="4">
-        <v>46213.958333333299</v>
+        <v>46196.708333333299</v>
       </c>
       <c r="F31" s="4">
-        <v>46215</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E32" s="4">
-        <v>46217.958333333299</v>
+        <v>46200.708333333299</v>
       </c>
       <c r="F32" s="4">
-        <v>46219</v>
+        <v>46201</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E33" s="4">
-        <v>46221.958333333299</v>
+        <v>46205.958333333299</v>
       </c>
       <c r="F33" s="4">
-        <v>46223</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E34" s="4">
-        <v>46263.375</v>
+        <v>46206.104166666701</v>
       </c>
       <c r="F34" s="4">
-        <v>46265</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E35" s="4">
-        <v>46263.416666666701</v>
+        <v>46209.104166666701</v>
       </c>
       <c r="F35" s="4">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E36" s="4">
-        <v>46158.458333333299</v>
+        <v>46209.958333333299</v>
       </c>
       <c r="F36" s="4">
-        <v>46158</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="4">
+        <v>46213.958333333299</v>
+      </c>
+      <c r="F37" s="4">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D37" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="2" t="s">
+      <c r="C38" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="4">
-        <v>46159.416666666701</v>
+        <v>46217.958333333299</v>
       </c>
       <c r="F38" s="4">
-        <v>46159</v>
+        <v>46219</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E39" s="4">
-        <v>46179.520833333299</v>
+        <v>46221.958333333299</v>
       </c>
       <c r="F39" s="4">
-        <v>46179</v>
+        <v>46223</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E40" s="4">
-        <v>46166.666666666701</v>
+        <v>46263.375</v>
       </c>
       <c r="F40" s="4">
-        <v>46166</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B41" s="2" t="s">
+      <c r="D41" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="4">
+        <v>46263.416666666701</v>
+      </c>
+      <c r="F41" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="2" t="s">
+      <c r="D42" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="4">
-[...18 lines deleted...]
-      </c>
       <c r="E42" s="4">
-        <v>46228.666666666701</v>
+        <v>46179.708333333299</v>
       </c>
       <c r="F42" s="4">
-        <v>46228</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A43" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E43" s="4">
-        <v>46264.666666666701</v>
+        <v>46186.458333333299</v>
       </c>
       <c r="F43" s="4">
-        <v>46264</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C44" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" s="4">
+        <v>46179.520833333299</v>
+      </c>
+      <c r="F44" s="4">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B45" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E45" s="4">
-        <v>46158.375</v>
+        <v>46190.875</v>
       </c>
       <c r="F45" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A46" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B46" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E46" s="4">
+        <v>46194.8125</v>
+      </c>
+      <c r="F46" s="4">
+        <v>46194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C46" s="3" t="s">
+      <c r="D47" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E47" s="4">
+        <v>46196.875</v>
+      </c>
+      <c r="F47" s="4">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D46" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C47" s="3" t="s">
+      <c r="B48" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="4">
+        <v>46200.916666666701</v>
+      </c>
+      <c r="F48" s="4">
+        <v>46201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D47" s="2" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="B49" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E49" s="4">
-        <v>46158.375</v>
+        <v>46207.416666666701</v>
       </c>
       <c r="F49" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A50" s="2" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E50" s="4">
-        <v>46158.375</v>
+        <v>46199.708333333299</v>
       </c>
       <c r="F50" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="E51" s="4">
-        <v>46158.375</v>
+        <v>46200.666666666701</v>
       </c>
       <c r="F51" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="B52" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E52" s="4">
+        <v>46206.645833333299</v>
+      </c>
+      <c r="F52" s="4">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B53" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E53" s="4">
-        <v>46158.416666666701</v>
+        <v>46228.666666666701</v>
       </c>
       <c r="F53" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E54" s="4">
-        <v>46158.416666666701</v>
+        <v>46264.666666666701</v>
       </c>
       <c r="F54" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E55" s="4">
-        <v>46158.416666666701</v>
+        <v>46184.770833333299</v>
       </c>
       <c r="F55" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46184</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A56" s="2" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="E56" s="4">
-        <v>46158.416666666701</v>
+        <v>46200.5</v>
       </c>
       <c r="F56" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E57" s="4">
-        <v>46158.416666666701</v>
+        <v>46206.083333333299</v>
       </c>
       <c r="F57" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A58" s="2" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="B58" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E58" s="4">
+        <v>46209.083333333299</v>
+      </c>
+      <c r="F58" s="4">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B59" s="2" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="E59" s="4">
-        <v>46158.416666666701</v>
+        <v>46249.625</v>
       </c>
       <c r="F59" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A60" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E60" s="4">
-        <v>46158.416666666701</v>
+        <v>46176.6875</v>
       </c>
       <c r="F60" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A61" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="E61" s="4">
-        <v>46158.416666666701</v>
+        <v>46179.75</v>
       </c>
       <c r="F61" s="4">
-        <v>46159</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A62" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="E62" s="4">
-        <v>46158.520833333299</v>
+        <v>46185.791666666701</v>
       </c>
       <c r="F62" s="4">
-        <v>46159</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="E63" s="4">
-        <v>46158.75</v>
+        <v>46190.708333333299</v>
       </c>
       <c r="F63" s="4">
-        <v>46158</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A64" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C64" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E64" s="4">
+        <v>46193.5</v>
+      </c>
+      <c r="F64" s="4">
+        <v>46193</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A65" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="D64" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B65" s="2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="E65" s="4">
-        <v>46167.416666666701</v>
+        <v>46196.708333333299</v>
       </c>
       <c r="F65" s="4">
-        <v>46167</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="E66" s="4">
-        <v>46184.770833333299</v>
+        <v>46200.708333333299</v>
       </c>
       <c r="F66" s="4">
-        <v>46184</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+        <v>46201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C67" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E67" s="4">
+        <v>46213.708333333299</v>
+      </c>
+      <c r="F67" s="4">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A68" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="D67" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B68" s="2" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="E68" s="4">
-        <v>46209.083333333299</v>
+        <v>46214.708333333299</v>
       </c>
       <c r="F68" s="4">
-        <v>46209</v>
-[...158 lines deleted...]
-      <c r="F76" s="4">
         <v>46214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>