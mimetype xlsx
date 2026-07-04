--- v0 (2026-06-11)
+++ v1 (2026-07-04)
@@ -1,132 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{740BEAD7-F6E7-4B1C-8D0D-58F39808014A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8467298-7F4E-4130-A358-92FA2732E45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t xml:space="preserve">Applicant </t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Date Valid</t>
   </si>
   <si>
     <t>Latest Date for Representation</t>
   </si>
   <si>
     <t>Chasetown</t>
   </si>
   <si>
     <t>Samuel Allen</t>
   </si>
   <si>
     <t>Vintage Liquid Tap House</t>
   </si>
   <si>
     <t xml:space="preserve">Unit 1
 Lambourne House
 Bridge Cross Road
 Chase Terrace
 Burntwood
 Staffordshire
 WS7 2BX
 </t>
   </si>
   <si>
     <t>26/00371/LAPREV</t>
   </si>
   <si>
+    <t>Hammerwich With Wall</t>
+  </si>
+  <si>
+    <t>Rontec Watford Limited</t>
+  </si>
+  <si>
+    <t>Muckley Corner Service Station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muckley Corner Service Station
+Walsall Road
+Muckley Corner
+Lichfield
+Staffordshire
+WS14 0BH
+</t>
+  </si>
+  <si>
+    <t>26/00459/LAPREV</t>
+  </si>
+  <si>
     <t>Stowe</t>
   </si>
   <si>
     <t>Lichfield Takeaway Ltd</t>
   </si>
   <si>
     <t>Papa Johns Lichfield</t>
   </si>
   <si>
     <t xml:space="preserve">Papa Johns
 Buck House
 46B Birmingham Road
 Lichfield
 Staffordshire
 WS13 6GF
 </t>
   </si>
   <si>
     <t>26/00394/LAPREN</t>
+  </si>
+  <si>
+    <t>TSP RETAIL LTD</t>
+  </si>
+  <si>
+    <t>Premier Express Store</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 St John Street
+Lichfield
+Staffordshire
+WS13 6NU
+</t>
+  </si>
+  <si>
+    <t>26/00481/LAPREV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -521,144 +558,196 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17.7109375" customWidth="1"/>
+    <col min="1" max="1" width="20.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.21875" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="4">
         <v>46163</v>
       </c>
       <c r="G2" s="4">
-        <v>46168</v>
+        <v>46177</v>
       </c>
       <c r="H2" s="4">
-        <v>46196</v>
+        <v>46205</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="4">
+        <v>46196</v>
+      </c>
+      <c r="G3" s="4">
+        <v>46196</v>
+      </c>
+      <c r="H3" s="4">
+        <v>46224</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="4">
         <v>46171</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G4" s="4">
         <v>46176</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H4" s="4">
         <v>46204</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="4">
+        <v>46198</v>
+      </c>
+      <c r="G5" s="4">
+        <v>46198</v>
+      </c>
+      <c r="H5" s="4">
+        <v>46226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>