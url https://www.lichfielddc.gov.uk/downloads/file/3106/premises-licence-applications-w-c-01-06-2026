--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -1,153 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8467298-7F4E-4130-A358-92FA2732E45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A32B74D8-FFD1-468A-95DB-4557FC8AFF81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t xml:space="preserve">Applicant </t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
+    <t>Case Status</t>
+  </si>
+  <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Date Valid</t>
   </si>
   <si>
     <t>Latest Date for Representation</t>
   </si>
   <si>
     <t>Chasetown</t>
   </si>
   <si>
-    <t>Samuel Allen</t>
-[...8 lines deleted...]
-Chase Terrace
+    <t>Lee Clarke</t>
+  </si>
+  <si>
+    <t>Drive In Golf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit B2
+Zone 3
+Chase Trade Park
+Cannel Road
 Burntwood
 Staffordshire
-WS7 2BX
+WS7 3FU
 </t>
   </si>
   <si>
-    <t>26/00371/LAPREV</t>
+    <t>26/00502/LAPREN</t>
   </si>
   <si>
     <t>Hammerwich With Wall</t>
   </si>
   <si>
     <t>Rontec Watford Limited</t>
   </si>
   <si>
     <t>Muckley Corner Service Station</t>
   </si>
   <si>
     <t xml:space="preserve">Muckley Corner Service Station
 Walsall Road
 Muckley Corner
 Lichfield
 Staffordshire
 WS14 0BH
 </t>
   </si>
   <si>
     <t>26/00459/LAPREV</t>
   </si>
   <si>
     <t>Stowe</t>
-  </si>
-[...16 lines deleted...]
-    <t>26/00394/LAPREN</t>
   </si>
   <si>
     <t>TSP RETAIL LTD</t>
   </si>
   <si>
     <t>Premier Express Store</t>
   </si>
   <si>
     <t xml:space="preserve">17 St John Street
 Lichfield
 Staffordshire
 WS13 6NU
 </t>
   </si>
   <si>
     <t>26/00481/LAPREV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
@@ -218,55 +203,50 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -558,196 +538,177 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.109375" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.7109375" customWidth="1"/>
+    <col min="5" max="5" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="2" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="F2" s="2"/>
       <c r="G2" s="4">
-        <v>46177</v>
+        <v>46209</v>
       </c>
       <c r="H2" s="4">
-        <v>46205</v>
+        <v>46218</v>
+      </c>
+      <c r="I2" s="4">
+        <v>46246</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="F3" s="2"/>
       <c r="G3" s="4">
         <v>46196</v>
       </c>
       <c r="H3" s="4">
+        <v>46196</v>
+      </c>
+      <c r="I3" s="4">
         <v>46224</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="F4" s="2"/>
       <c r="G4" s="4">
-        <v>46176</v>
+        <v>46198</v>
       </c>
       <c r="H4" s="4">
-        <v>46204</v>
-[...25 lines deleted...]
-        <v>46226</v>
+        <v>46201</v>
+      </c>
+      <c r="I4" s="4">
+        <v>46229</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>