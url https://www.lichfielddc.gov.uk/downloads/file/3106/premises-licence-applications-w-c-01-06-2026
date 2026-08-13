--- v2 (2026-07-24)
+++ v3 (2026-08-13)
@@ -4,151 +4,153 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A32B74D8-FFD1-468A-95DB-4557FC8AFF81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{56597633-14A2-40E2-B618-4EF6F21C8F7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="24">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t xml:space="preserve">Applicant </t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
     <t>Case Status</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Date Valid</t>
   </si>
   <si>
     <t>Latest Date for Representation</t>
   </si>
   <si>
+    <t>Public Access Link (Copy and Paste link into browser for Public Access)</t>
+  </si>
+  <si>
+    <t>Alrewas And Fradley</t>
+  </si>
+  <si>
+    <t>Fisher Micropub Ltd</t>
+  </si>
+  <si>
+    <t>Fradley Brewhouse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit 7B
+The Stirling Centre
+Tye Road
+Fradley
+Lichfield
+Staffordshire
+WS13 8ST
+</t>
+  </si>
+  <si>
+    <t>26/00550/LAPRMV</t>
+  </si>
+  <si>
     <t>Chasetown</t>
   </si>
   <si>
-    <t>Lee Clarke</t>
-[...1 lines deleted...]
-  <si>
     <t>Drive In Golf</t>
   </si>
   <si>
     <t xml:space="preserve">Unit B2
-Zone 3
-Chase Trade Park
+Zone 3, Chase Trade Park
 Cannel Road
 Burntwood
 Staffordshire
 WS7 3FU
 </t>
   </si>
   <si>
-    <t>26/00502/LAPREN</t>
-[...13 lines deleted...]
-Muckley Corner
+    <t>26/00545/LAPREN</t>
+  </si>
+  <si>
+    <t>Shenstone</t>
+  </si>
+  <si>
+    <t>Hollow Horse Ltd T/as McDonalds</t>
+  </si>
+  <si>
+    <t>McDonalds Restaurant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">McDonalds Restaurant
+Birmingham Road
+Wall
 Lichfield
 Staffordshire
-WS14 0BH
+WS14 0QP
 </t>
   </si>
   <si>
-    <t>26/00459/LAPREV</t>
-[...18 lines deleted...]
-    <t>26/00481/LAPREV</t>
+    <t>26/00575/LAPRMV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -203,50 +205,55 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF004056"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -538,178 +545,185 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J2" sqref="J2"/>
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" customWidth="1"/>
+    <col min="10" max="10" width="37.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="2" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="102" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="B2" s="3" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="4">
-        <v>46209</v>
+        <v>46226</v>
       </c>
       <c r="H2" s="4">
-        <v>46218</v>
+        <v>46232</v>
       </c>
       <c r="I2" s="4">
         <v>46246</v>
       </c>
+      <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B3" s="2" t="s">
         <v>15</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="4">
-        <v>46196</v>
+        <v>46225</v>
       </c>
       <c r="H3" s="4">
-        <v>46196</v>
+        <v>46226</v>
       </c>
       <c r="I3" s="4">
-        <v>46224</v>
-      </c>
+        <v>46254</v>
+      </c>
+      <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="4">
-        <v>46198</v>
+        <v>46237</v>
       </c>
       <c r="H4" s="4">
-        <v>46201</v>
+        <v>46237</v>
       </c>
       <c r="I4" s="4">
-        <v>46229</v>
-      </c>
+        <v>46251</v>
+      </c>
+      <c r="J4" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">