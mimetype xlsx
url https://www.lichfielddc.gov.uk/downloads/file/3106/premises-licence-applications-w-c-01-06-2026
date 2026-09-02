--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -1,156 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{56597633-14A2-40E2-B618-4EF6F21C8F7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C53E930-0F67-4967-B048-FF9CCC49C088}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t xml:space="preserve">Applicant </t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
-    <t>Case Status</t>
-[...1 lines deleted...]
-  <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Date Valid</t>
   </si>
   <si>
     <t>Latest Date for Representation</t>
   </si>
   <si>
-    <t>Public Access Link (Copy and Paste link into browser for Public Access)</t>
-[...14 lines deleted...]
-Fradley
+    <t>Boney Hay And Central</t>
+  </si>
+  <si>
+    <t>Andrew Bennett</t>
+  </si>
+  <si>
+    <t>The Barns Small Holding - June</t>
+  </si>
+  <si>
+    <t>The Barns Small Holding
+Chorley Road
+Burntwood
+Staffordshire</t>
+  </si>
+  <si>
+    <t>26/00623/LAPREN</t>
+  </si>
+  <si>
+    <t>Bourne Vale</t>
+  </si>
+  <si>
+    <t>Manor Farm Fruits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manor Farm Fruits
+Watling Street
+Hints
+Tamworth
+Staffordshire
+B78 3DF
+</t>
+  </si>
+  <si>
+    <t>26/00647/LAPREN</t>
+  </si>
+  <si>
+    <t>Leomansley</t>
+  </si>
+  <si>
+    <t>Wm Morrison Supermarkets Limited</t>
+  </si>
+  <si>
+    <t>Morrisons Supermarket (Lichfield)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beacon Street
 Lichfield
 Staffordshire
-WS13 8ST
+WS13 7BG
 </t>
   </si>
   <si>
-    <t>26/00550/LAPRMV</t>
-[...31 lines deleted...]
-Wall
+    <t>26/00658/LAPRMV</t>
+  </si>
+  <si>
+    <t>Stowe</t>
+  </si>
+  <si>
+    <t>C F &amp; WJ LTD</t>
+  </si>
+  <si>
+    <t>Dr Johnson</t>
+  </si>
+  <si>
+    <t>The Dr. Johnson
+Netherstowe
 Lichfield
 Staffordshire
-WS14 0QP
-[...3 lines deleted...]
-    <t>26/00575/LAPRMV</t>
+WS13 6TS</t>
+  </si>
+  <si>
+    <t>26/00615/LAPRMV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -186,58 +193,58 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF004056"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -545,185 +552,197 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="37.5703125" customWidth="1"/>
+    <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="31.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.7109375" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="2">
+        <v>46247</v>
+      </c>
+      <c r="G2" s="2">
+        <v>46255</v>
+      </c>
+      <c r="H2" s="2">
+        <v>46283</v>
+      </c>
     </row>
-    <row r="2" spans="1:10" ht="102" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D2" s="3" t="s">
+    <row r="3" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="2"/>
-[...6 lines deleted...]
-      <c r="I2" s="4">
+      <c r="C3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="2">
+        <v>46255</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46259</v>
+      </c>
+      <c r="H3" s="2">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2">
+        <v>46259</v>
+      </c>
+      <c r="G4" s="2">
+        <v>46259</v>
+      </c>
+      <c r="H4" s="2">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="2">
+        <v>46245</v>
+      </c>
+      <c r="G5" s="2">
         <v>46246</v>
       </c>
-      <c r="J2" s="2"/>
-[...55 lines deleted...]
-      <c r="J4" s="2"/>
+      <c r="H5" s="2">
+        <v>46291</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">