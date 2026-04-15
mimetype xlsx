--- v0 (2026-03-10)
+++ v1 (2026-04-15)
@@ -1,255 +1,321 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lichfielddc-my.sharepoint.com/personal/zoe_roberts_lichfielddc_gov_uk/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RoberZo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{88CE68A4-2BAE-457A-A727-5282BB3C370C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{51E6D752-FA95-4CF3-828F-B9EFA4408BAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t xml:space="preserve">Applicant </t>
   </si>
   <si>
     <t>Trading As</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Application Reference</t>
   </si>
   <si>
+    <t>Case Status</t>
+  </si>
+  <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Date Valid</t>
   </si>
   <si>
     <t>Latest Date for Representation</t>
   </si>
   <si>
+    <t>Public Access Link (Copy and Paste link into browser for Public Access)</t>
+  </si>
+  <si>
+    <t>Alrewas And Fradley</t>
+  </si>
+  <si>
+    <t>Fisher Micropub Ltd</t>
+  </si>
+  <si>
+    <t>Fradley Brewhouse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit 7B
+The Stirling Centre
+Tye Road
+Fradley
+Lichfield
+Staffordshire
+WS13 8ST
+</t>
+  </si>
+  <si>
+    <t>26/00184/LAPREN</t>
+  </si>
+  <si>
+    <t>Consultees Outstanding</t>
+  </si>
+  <si>
+    <t>https://planning.lichfielddc.gov.uk/online-applications/licencingApplicationDetails.do?keyVal=TCCLJ9JE0HO00&amp;activeTab=summary</t>
+  </si>
+  <si>
+    <t>Armitage With Handsacre</t>
+  </si>
+  <si>
+    <t>Duchess Cruises Ltd</t>
+  </si>
+  <si>
+    <t>Duchess Cruises</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kings Bromley Wharf Marina
+Lichfield Road
+Riley Hill
+Lichfield
+Staffordshire
+WS13 8HT
+</t>
+  </si>
+  <si>
+    <t>26/00175/LAPREN</t>
+  </si>
+  <si>
+    <t>Checks Outstanding</t>
+  </si>
+  <si>
+    <t>https://planning.lichfielddc.gov.uk/online-applications/licencingApplicationDetails.do?keyVal=TC3C72JE0G700&amp;activeTab=summary</t>
+  </si>
+  <si>
+    <t>Bourne Vale</t>
+  </si>
+  <si>
+    <t>Nexthot Ltd</t>
+  </si>
+  <si>
+    <t>The Pavilion Oscar's Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Pavilion
+Oscar's Estate
+The Drive
+Lichfield
+Staffordshire
+WS14 9RE
+</t>
+  </si>
+  <si>
+    <t>26/00187/LAPREN</t>
+  </si>
+  <si>
+    <t>https://planning.lichfielddc.gov.uk/online-applications/licencingApplicationDetails.do?keyVal=TCCRU5JE0HO00&amp;activeTab=summary</t>
+  </si>
+  <si>
     <t>Leomansley</t>
   </si>
   <si>
-    <t>DC Tour Ltd</t>
-[...2 lines deleted...]
-    <t>Beacon Park Digbeth Dining Club</t>
+    <t>OnTick Ltd</t>
+  </si>
+  <si>
+    <t>Beacon Park SDS/FIFA Final Viewing</t>
   </si>
   <si>
     <t xml:space="preserve">Beacon Park
 Swan Road
 Lichfield
 Staffordshire
 WS13 6QZ
 </t>
   </si>
   <si>
-    <t>26/00122/LAPREN</t>
-[...2 lines deleted...]
-    <t>26/00123/LAPREN</t>
+    <t>26/00210/LAPREN</t>
+  </si>
+  <si>
+    <t>https://planning.lichfielddc.gov.uk/online-applications/licencingApplicationDetails.do?keyVal=TCT92JJE0HO00&amp;activeTab=summary</t>
   </si>
   <si>
     <t>Stowe</t>
   </si>
   <si>
-    <t>Bullseye Bar Lichfield LTD</t>
-[...8 lines deleted...]
-Bore Street
+    <t>The Craft Union Pub Company Ltd</t>
+  </si>
+  <si>
+    <t>George IV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">George IV
+34 Bore Street
 Lichfield
 Staffordshire
-WS13 6LZ
+WS13 6LU
 </t>
   </si>
   <si>
-    <t>26/00114/LAPREN</t>
-[...16 lines deleted...]
-    <t>26/00090/LAPREN</t>
+    <t>26/00223/LAPRMV</t>
+  </si>
+  <si>
+    <t>https://planning.lichfielddc.gov.uk/online-applications/licencingApplicationDetails.do?keyVal=TD6EB9JE0I400&amp;activeTab=summary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF004254"/>
+        <fgColor rgb="FF004056"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF004254"/>
+      <color rgb="FF004056"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -543,223 +609,287 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K3" sqref="K3"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.7109375" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="12.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="16.140625" customWidth="1"/>
+    <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="113.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="I1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="2" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="102" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46070</v>
+        <v>14</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="G2" s="3">
-        <v>46079</v>
+        <v>46104</v>
       </c>
       <c r="H2" s="3">
-        <v>46107</v>
+        <v>46104</v>
+      </c>
+      <c r="I2" s="3">
+        <v>46132</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>46070</v>
+        <v>21</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="G3" s="3">
-        <v>46079</v>
+        <v>46099</v>
       </c>
       <c r="H3" s="3">
-        <v>46107</v>
+        <v>46099</v>
+      </c>
+      <c r="I3" s="3">
+        <v>46127</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G4" s="3">
-        <v>46065</v>
+        <v>46104</v>
       </c>
       <c r="H4" s="3">
-        <v>46093</v>
+        <v>46105</v>
+      </c>
+      <c r="I4" s="3">
+        <v>46133</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>46055</v>
+        <v>34</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="G5" s="3">
-        <v>46077</v>
+        <v>46112</v>
       </c>
       <c r="H5" s="3">
-        <v>46105</v>
+        <v>46113</v>
+      </c>
+      <c r="I5" s="3">
+        <v>46141</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="3">
+        <v>46120</v>
+      </c>
+      <c r="H6" s="3">
+        <v>46120</v>
+      </c>
+      <c r="I6" s="3">
+        <v>46135</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Zoe Roberts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>