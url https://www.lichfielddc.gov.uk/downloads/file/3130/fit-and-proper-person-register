--- v0 (2026-02-12)
+++ v1 (2026-05-13)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Environmental &amp; Health Services\Shared Area\Environmental Protection\Housing\Caravans\Public Registers and Policies\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2FCC465-1FB2-4241-AFEF-96C792D5A29B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0CF1F29-1F12-4729-8CCD-5B2ED73329CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9745417B-2FFF-4C4D-BE4B-AC2E07A64074}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{9745417B-2FFF-4C4D-BE4B-AC2E07A64074}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="46">
   <si>
     <t>The Mobile Homes (Requirement for Manager of site to be Fit and Proper Person) (England) Regulations 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Site Reference </t>
   </si>
   <si>
     <t xml:space="preserve">Name of Relevant Protected Site </t>
   </si>
   <si>
     <t xml:space="preserve">Site Address </t>
   </si>
   <si>
     <t xml:space="preserve">Name of Relevant Person  </t>
   </si>
   <si>
     <t xml:space="preserve">Status of application </t>
   </si>
   <si>
     <t>Status of Person on register</t>
   </si>
   <si>
     <t>Buiness contact details of Relevant Person (Tel / Email )</t>
   </si>
   <si>
@@ -128,115 +129,145 @@
     <t>peter_jeffries@aol.co.uk</t>
   </si>
   <si>
     <t>00367</t>
   </si>
   <si>
     <t>owner</t>
   </si>
   <si>
     <t>owner/manager</t>
   </si>
   <si>
     <t>Lower Lodge Mobile Home Park</t>
   </si>
   <si>
     <t>Rugeley Road, Armitage, Rugeley, WS15 4AY</t>
   </si>
   <si>
     <t>Lower Lodge</t>
   </si>
   <si>
     <t>Mr Paul Smith</t>
   </si>
   <si>
     <t>01543 491156</t>
+  </si>
+  <si>
+    <t>Bell Bridge Barn</t>
+  </si>
+  <si>
+    <t>Rykneld Street, Lichfield, WS13 8RE</t>
+  </si>
+  <si>
+    <t>Mr Kenneth Sinclaire Hooker</t>
+  </si>
+  <si>
+    <t>BBB</t>
+  </si>
+  <si>
+    <t>Mr Stephen McGuffie</t>
+  </si>
+  <si>
+    <t>Park View Farm, Elmhurst, Lichfield, WS13 8EX</t>
+  </si>
+  <si>
+    <t>New Farm Produce Ltd</t>
+  </si>
+  <si>
+    <t>AJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A &amp; J Vehicle Repairs, New Road, Burntwood, WS7 0BT </t>
+  </si>
+  <si>
+    <t>Mr James Horton</t>
+  </si>
+  <si>
+    <t>11/0005</t>
+  </si>
+  <si>
+    <t>A&amp;J Vehicle Repairs</t>
+  </si>
+  <si>
+    <t>stephen@newfarmproduce.co.uk</t>
+  </si>
+  <si>
+    <t>01543 684339</t>
+  </si>
+  <si>
+    <t>kenhooker9@hotmail.co.uk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
@@ -250,331 +281,400 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="12">
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -639,51 +739,51 @@
         <a:xfrm>
           <a:off x="0" y="190500"/>
           <a:ext cx="2724150" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{68372A18-D450-46A5-A094-E69ECFAA23E7}" name="Table2" displayName="Table2" ref="A3:J9" totalsRowShown="0" headerRowDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{68372A18-D450-46A5-A094-E69ECFAA23E7}" name="Table2" displayName="Table2" ref="A3:J9" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
   <autoFilter ref="A3:J9" xr:uid="{68372A18-D450-46A5-A094-E69ECFAA23E7}"/>
   <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{2431A23F-B427-463C-945B-AF7046522629}" name="Site Reference " dataDxfId="9"/>
     <tableColumn id="2" xr3:uid="{497D6A16-0394-42C7-9F9A-39CB8B00A07F}" name="Name of Relevant Protected Site " dataDxfId="8"/>
     <tableColumn id="3" xr3:uid="{31D6CA35-07D3-4BCD-A04C-7D509A5766C4}" name="Site Address " dataDxfId="7"/>
     <tableColumn id="4" xr3:uid="{6CFD6260-AC56-4A7E-B300-FD5E0D425F07}" name="Name of Relevant Person  " dataDxfId="6"/>
     <tableColumn id="5" xr3:uid="{E32A8763-DC34-4F8E-941F-E88B2061290A}" name="Status of application " dataDxfId="5"/>
     <tableColumn id="6" xr3:uid="{20FC17EE-40DB-420C-9E50-957403DD90CC}" name="Status of Person on register" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{34BAE10A-386A-4F35-B2F4-37EB3DC8D711}" name="Buiness contact details of Relevant Person (Tel / Email )" dataDxfId="3"/>
     <tableColumn id="8" xr3:uid="{EC8ED30F-CF30-43B1-B5AA-8392D5638AFE}" name="Date Registered / Rejected" dataDxfId="2"/>
     <tableColumn id="9" xr3:uid="{B529EFAD-B394-4F70-BB8D-071F0B1075E0}" name="Expiry Date" dataDxfId="1"/>
     <tableColumn id="10" xr3:uid="{C87004DE-081D-4E79-B90A-BD382773F267}" name="Conditions attached. (operative date) (variation/discharge)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -973,378 +1073,441 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter_jeffries@aol.co.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen@newfarmproduce.co.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenhooker9@hotmail.co.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter_jeffries@aol.co.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{946ACB3E-F142-44A4-B639-7E16CD491E39}">
   <dimension ref="A1:J23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" topLeftCell="B3" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
-    <col min="2" max="2" width="32.28515625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="32.26953125" customWidth="1"/>
+    <col min="3" max="3" width="45.08984375" customWidth="1"/>
+    <col min="4" max="4" width="25.90625" customWidth="1"/>
+    <col min="5" max="5" width="20.6328125" customWidth="1"/>
+    <col min="6" max="6" width="17" customWidth="1"/>
+    <col min="7" max="7" width="24.453125" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" customWidth="1"/>
+    <col min="9" max="9" width="13.453125" customWidth="1"/>
+    <col min="10" max="10" width="17.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="92.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:10" ht="92.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="7"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+    </row>
+    <row r="3" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="17" t="s">
+    <row r="4" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="D4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="13" t="s">
+      <c r="G4" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="7">
         <v>46057</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="7">
         <v>46295</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A5" s="14" t="s">
+    <row r="5" spans="1:10" ht="23" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="19" t="s">
+      <c r="D5" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="14" t="s">
+      <c r="F5" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="14" t="s">
+      <c r="G5" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="7">
         <v>46057</v>
       </c>
-      <c r="I5" s="16">
+      <c r="I5" s="7">
         <v>46295</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="J5" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="11">
+        <v>46078</v>
+      </c>
+      <c r="I6" s="11">
+        <v>46295</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="11">
+        <v>46113</v>
+      </c>
+      <c r="I7" s="11">
+        <v>46295</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" s="11">
+        <v>46133</v>
+      </c>
+      <c r="I8" s="11">
+        <v>46295</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" s="4"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
     </row>
-    <row r="22" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="9" t="s">
+    <row r="22" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="9"/>
-[...4 lines deleted...]
-      <c r="A23" s="8" t="s">
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+    </row>
+    <row r="23" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="8"/>
-[...1 lines deleted...]
-      <c r="D23" s="8"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A22:D22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G4" r:id="rId1" xr:uid="{812DFB91-C66C-4877-A467-608A85459206}"/>
+    <hyperlink ref="G8" r:id="rId2" xr:uid="{CBC6E939-500A-46F7-9E9B-F6E15F2DC7F7}"/>
+    <hyperlink ref="G6" r:id="rId3" xr:uid="{5EA75ADA-9484-4AA5-A8BC-365FC5BE1D16}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lichfield District Council</Company>